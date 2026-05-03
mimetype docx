--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian DAVID </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (82)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wave propagation in rock samples during fluid substitution using full-wave modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Sail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle44060465.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model combining patchy saturation and moisture-induced elastic weakening with application to ultrasonic monitoring under varying water saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (3), pp. 1591-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Recording of Viscoelastic Relaxation Processes at a Constant Ultrasonic Frequency Due To Wave‐Induced Fluid Flow in a Microporous Carbonate Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (19), pp.e2021GL095244. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Study of Water Weakening and Fluid Rock Interaction Processes in Porous Rocks: Linking Mechanical Behavior to Surface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae El Haitami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (23), pp.11437. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app112311437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Solution Compaction During Creep Deformation of Tournemire Shale: Implications for Temporal Sealing in Shales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB021370. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB021370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (10), pp.5185 - 5206. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On petrophysical and geomechanical properties of Bedretto Granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Nejati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Zurich Research Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and acoustic characteristics of Jurassic and Cretaceous rocks from Central Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali J. Monzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbonates and Evaporites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13146-019-00536-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and acoustic assessment of carbonate rocks, Zahle area, central Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (10), pp.5455-5475. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10064-020-01900-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics and petrophysical investigations on upper cretaceous carbonate rocks from northern Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.103955. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution in Seismic Properties During Low and Intermediate Water Saturation: Competing Mechanisms During Water Imbibition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.4581-4590. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Deformation Band Occurrence and the Associated Stress Field during the Growth of a Fault-Propagation Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.257. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9060257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and physical properties in carbonate rocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and Microseismic Signatures of Fluids in Rocks: Bridging the Scale Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.5379-5386. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Klaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (2), pp.825 - 843. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite – Part 1: measurements, pressure dependence and pore-fluid effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Amann-Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Krooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (2), pp.799-824. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Temperature Dependent Creep in Tournemire Shale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (11), pp.9658-9675. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Comment by Y. Kovalyshen on “Ultrasonic Monitoring of Spontaneous Imbibition Experiments: Precursory Moisture Diffusion Effects Ahead of Water Front”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (8), pp.6610-6615. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault imprint in clay units: Magnetic fabric, p-wave velocity, structural and mineralogical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 745, pp.264-277. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation bands, early markers of tectonic activity in front of a fold-and-thrust belt: Example from the Tremp-Graus basin, southern Pyrenees, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost-crustal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (1), pp. 130-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Dependent Elastic and Transport Properties of Porous and Permeable Rocks: Microstructural Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clennell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.8952-8968. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single laboratory setup for investigating the anisotropy of both seismic and electrical properties in core samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.1595-1608. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single laboratory setup for investigating the anisotropy of both seismic and electrical properties in core samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210 (3), pp.1595-1608. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Anisotropy Reversal During Brittle Creep in Shale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (21), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (1), pp.130-141. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring of the mechanical instability induced by fluid substitution and water weakening in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Macault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray CT scanning imaging for the Nubia sandstone as a tool for characterizing its capillary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Nabawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.691-704. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12303-015-0073-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microporosity distribution on the mechanical behavior of oolithic carbonate rocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gete.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and reservoir properties of microporous carbonate rocks: Implication of micrite particle size and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (2), pp.790-811. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.53. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal faults, layering and elastic properties of rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 622, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.teccto.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction, permeability evolution and stress path effects in unconsolidated sand and weakly consolidated sandstone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (April), pp. 226-239. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fabric geometry inferred from magnetic and acoustic anisotropies in rocks with various mineralogy, permeability and porosity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 629, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental conditions on weathering of porous rocks by gypsum: a non-destructive study using acoustic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1691-1706. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-012-1861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy of core samples from the Taiwan Chelungpu Fault Drilling Project (TCDP): direct 3-D measurements and weak anisotropy approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Špaček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 (1), pp.239-252. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithological control on shear-wave velocity anisotropy in core samples from the Taiwan Chelungpu Fault Drilling Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: A study on how compaction bands impact fluid flow in Bentheim sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stanchits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonates rocks from the &amp;quot;Oolithe Blance&amp;quot; formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonate rocks from the “Oolithe Blanche” formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: Geometry and kinetics of water front in intact and damaged porous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230 (3-4), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230, p. 123-138. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction and Failure in High Porosity Carbonates: Mechanical Data and Microstructural Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (5-7), pp.869-898. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-009-0493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of magnetci susceptibility and P-wave velocity in core samples from the Taïwan Chelungpu-fault drilling project (TCDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.948-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mechanical damage on fluid flow patterns investigated using CT scanning imaging and acoustic emissions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of magnetic susceptibility and P-wave velocity in core samples from the Taiwan Chelungpu-Fault Drilling Project (TCDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu-Mo Natalie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (8), pp.948-962. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2008.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt crystallization in pores: quantification and estimation of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0474-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced evolution of the elastic and magnetic anisotropy in argillite samples from Bure underground research laboratory, eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock physics and geomechanics in the study of reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ravalec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic, and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pve.2005.11.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1-7), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2005.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock physics and geomechanics in the study of reservoirs and repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ravalec-Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced evolution of the elastic and magnetic anisotropy in argillite samples from the Bure underground research laboratory, Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks. In heritage, Weatherings and Conservation - Fort, Alvarez de Buergo, Gomez-Heras & Vaquez-Cavo (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;;;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale anisotropy controlled by folding: the example of the Chaudrons fold (Corbières, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (4), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bedding and foliation on mechanical anisotropy, damage evolution and failure mode. From : Bruhn D. & Burlini L. (Eds) High-Strain Zones : Structure and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Rawling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245, pp.223-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bedding and foliation on mechanical anisotropy, damage evolution and failure mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Rawling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245 (1), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Rock Mech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42/7-8, pp.911-923. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single method for the inversion of anisotropic data sets with application to structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (11), pp.2065-2072. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2004.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A singe method for the inversion of anisotropic data sets with application to structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.2065-2072. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2004.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anisotropic behaviour of undeformed sandstones under dry and saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 370, pp.193-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anisotropic behaviour of undeformed sandstones under dry and saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 370 (1-4), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(03)00186-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal scanning laser microscopy applied to the study of pore and crack networks in rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Martínez Nistal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (9), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(00)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stress-induced and thermal cracking on physical properties and microstructure of La Peyratte granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (4), pp.433-448. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the crack network in thermally and mechanically cracked granite samples using confocal scanning laser microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of synthetic sandstone with varying brittle cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(98)00003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory testing for monitoring of reservoir properties during water injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Munich (Allemagne), Germany. pp.6615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and Geotechnical Evaluation of Mesozoic Rocks from Central Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Monzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE-GSM 2nd Asia Pacific Meeting on Near Surface Geoscience and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signature of fluid migration in spontaneous imbibition experiments with ultrasonic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euroconference on Rock Physics and Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ma'ale HaHamisha, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle Creep of Tournemire Shale : Orientation, Temperature and Pressure Dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KG 2 B Project: A World-Wide Benchmark of Low Permeability Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.1153-1161, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cataclastic deformation in compressive tectonic regime of a sandstone from South Central Pyrenees, Spain : timing of deformation bands occurrence during burial history and comparison with geomechanical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of petrophysical properties of across natural faults : a study on cores from the Tournemire underground research laboratory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Strength Reduction in Sandstones Associated With Fluid Substitution Using Advanced Rock Mechanics Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Offshore Technology Conference Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kuala Lumpur, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4043/26636-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres diagénétiques de la formation de l'Oolithe Blanche (Bathonien, bassin de Paris). Influences sur les caractéristiques pétrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Weathering and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KG2B project : results from a world-wide benchmark of low permeability measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euroconference on rock physics and geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ma'ale HaHamisha, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic properties in a shale rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Imaging of Fluid Flow in Capillary Imbibition Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computed Tomography for Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.262-269, 2013, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557723.ch31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid-Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, Elsevier, pp.55-114, 2004, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(03)80018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 &amp;quot;Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Guéguen et Maurice Boutéca, pp.450, 2004, ISBN 0123053552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian DAVID </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of wave propagation in rock samples during fluid substitution using full-wave modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Sail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Edge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 44 (6), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/tle44060465.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model combining patchy saturation and moisture-induced elastic weakening with application to ultrasonic monitoring under varying water saturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231 (3), pp. 1591-1603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Study of Water Weakening and Fluid Rock Interaction Processes in Porous Rocks: Linking Mechanical Behavior to Surface Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae El Haitami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (23), pp.11437. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app112311437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Recording of Viscoelastic Relaxation Processes at a Constant Ultrasonic Frequency Due To Wave‐Induced Fluid Flow in a Microporous Carbonate Rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (19), pp.e2021GL095244. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure Solution Compaction During Creep Deformation of Tournemire Shale: Implications for Temporal Sealing in Shales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (3), pp.e2020JB021370. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB021370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03386473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 298, pp.123862. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Induced Damage in Microporous Carbonate Rock by Low-Pressure Injection Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Vandycke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Mechanics and Rock Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (10), pp.5185 - 5206. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00603-021-02411-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On petrophysical and geomechanical properties of Bedretto Granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Nejati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETH Zurich Research Collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and acoustic assessment of carbonate rocks, Zahle area, central Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Engineering Geology and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79 (10), pp.5455-5475. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10064-020-01900-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics and petrophysical investigations on upper cretaceous carbonate rocks from northern Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K. Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 172, pp.103955. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2020.103955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and acoustic characteristics of Jurassic and Cretaceous rocks from Central Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali J. Monzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbonates and Evaporites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13146-019-00536-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution in Seismic Properties During Low and Intermediate Water Saturation: Competing Mechanisms During Water Imbibition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.4581-4590. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL082419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Simulation of Deformation Band Occurrence and the Associated Stress Field during the Growth of a Fault-Propagation Fold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.257. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9060257⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructures and physical properties in carbonate rocks: A comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.366-376. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.02.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and Microseismic Signatures of Fluids in Rocks: Bridging the Scale Gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (6), pp.5379-5386. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite – Part 1: measurements, pressure dependence and pore-fluid effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Berthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Amann-Hildenbrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Krooss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (2), pp.799-824. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01992587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KG²B, a collaborative benchmarking exercise for estimating the permeability of the Grimsel granodiorite—Part 2: modelling, microstructures and complementary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Klaver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Davy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 215 (2), pp.825 - 843. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time and Temperature Dependent Creep in Tournemire Shale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (11), pp.9658-9675. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Comment by Y. Kovalyshen on “Ultrasonic Monitoring of Spontaneous Imbibition Experiments: Precursory Moisture Diffusion Effects Ahead of Water Front”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123 (8), pp.6610-6615. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB016133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault imprint in clay units: Magnetic fabric, p-wave velocity, structural and mineralogical signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 745, pp.264-277. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2018.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deformation bands, early markers of tectonic activity in front of a fold-and-thrust belt: Example from the Tremp-Graus basin, southern Pyrenees, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 110, pp.65-85. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2018.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure-Dependent Elastic and Transport Properties of Porous and Permeable Rocks: Microstructural Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Clennell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (11), pp.8952-8968. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic wave velocity evolution of shales deformed under uppermost crustal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (1), pp.130 - 141. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single laboratory setup for investigating the anisotropy of both seismic and electrical properties in core samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.1595-1608. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single laboratory setup for investigating the anisotropy of both seismic and electrical properties in core samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 210 (3), pp.1595-1608. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggx248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength anisotropy of shales deformed under uppermost crustal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (1), pp.110 - 129. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016JB013040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic Anisotropy Reversal During Brittle Creep in Shale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mian Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (21), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL074555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote monitoring of the mechanical instability induced by fluid substitution and water weakening in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Macault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 261, pp.69-87. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-Ray CT scanning imaging for the Nubia sandstone as a tool for characterizing its capillary properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassem Nabawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (5), pp.691-704. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12303-015-0073-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of microporosity distribution on the mechanical behavior of oolithic carbonate rocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B. Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomechanics for Energy and the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.11-23. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gete.2015.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01184735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and reservoir properties of microporous carbonate rocks: Implication of micrite particle size and morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Regnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 120 (2), pp.790-811. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of moving capillary front in porous rocks using X-ray and ultrasonic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bertauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3, pp.53. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2015.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal faults, layering and elastic properties of rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Homberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 622, pp.96-109. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.teccto.2014.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01408715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction, permeability evolution and stress path effects in unconsolidated sand and weakly consolidated sandstone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.H. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (April), pp. 226-239. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2013.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pore fabric geometry inferred from magnetic and acoustic anisotropies in rocks with various mineralogy, permeability and porosity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Colombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Zinsmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 629, pp.109-122. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sedimentology and diagenesis on the petrophysical properties of a tight oolitic carbonate reservoir. The case of the Oolithe Blanche Formation (Bathonian, Paris Basin, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bergerat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Claes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 48, pp.323-340. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of environmental conditions on weathering of porous rocks by gypsum: a non-destructive study using acoustic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1691-1706. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-012-1861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic anisotropy of core samples from the Taiwan Chelungpu Fault Drilling Project (TCDP): direct 3-D measurements and weak anisotropy approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Špaček</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 188 (1), pp.239-252. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithological control on shear-wave velocity anisotropy in core samples from the Taiwan Chelungpu Fault Drilling Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: A study on how compaction bands impact fluid flow in Bentheim sandstone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Stanchits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonates rocks from the &amp;quot;Oolithe Blance&amp;quot; formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated study of the petrophysical properties of carbonate rocks from the “Oolithe Blanche” formation in the Paris Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 503 (1-2), pp.18-33. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2010.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray imaging of water motion during capillary imbibition: Geometry and kinetics of water front in intact and damaged porous rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B3), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of temperature and salt concentration on the salt weathering of a sedimentary stone with sodium sulphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Bigas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (3-4), pp.193-199. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2009.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230 (3-4), pp.123-138. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrelations of the petrophysical, sedimentological and microstructural properties of the Oolithe Blanche Formation (Bathonian, saline aquifer of the Paris Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Casteleyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 230, p. 123-138. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2010.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compaction and Failure in High Porosity Carbonates: Mechanical Data and Microstructural Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vinciguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 166 (5-7), pp.869-898. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00024-009-0493-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (6), pp.1091-1108. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of the porous network by salt crystallization in experimentally weathered sedimentary stones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials and structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.only online for the moment. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1617/s11527-007-9308-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of magnetci susceptibility and P-wave velocity in core samples from the Taïwan Chelungpu-fault drilling project (TCDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.T. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30, pp.948-962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of mechanical damage on fluid flow patterns investigated using CT scanning imaging and acoustic emissions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Mengus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (16), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2008GL034879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of magnetic susceptibility and P-wave velocity in core samples from the Taiwan Chelungpu-Fault Drilling Project (TCDP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tzu-Mo Natalie Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 30 (8), pp.948-962. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2008.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt crystallization in pores: quantification and estimation of damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (2), pp.187-195. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00254-006-0474-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced evolution of the elastic and magnetic anisotropy in argillite samples from Bure underground research laboratory, eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284 (1), pp.57-69. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock physics and geomechanics in the study of reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ravalec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic, and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.145-153. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pve.2005.11.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropy of elastic, magnetic and microstructural properties of the Callovo-Oxfordian argillite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Chemistry of the Earth. Parts A/B/C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (1-7), pp.145-153. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pce.2005.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock physics and geomechanics in the study of reservoirs and repositories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Ravalec-Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-induced evolution of the elastic and magnetic anisotropy in argillite samples from the Bure underground research laboratory, Eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Colombier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 284, pp.57-69. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP284.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks. In heritage, Weatherings and Conservation - Fort, Alvarez de Buergo, Gomez-Heras & Vaquez-Cavo (eds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Benavente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">;;;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale anisotropy controlled by folding: the example of the Chaudrons fold (Corbières, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Frizon de Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (4), pp.549-560. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2006.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bedding and foliation on mechanical anisotropy, damage evolution and failure mode. From : Bruhn D. & Burlini L. (Eds) High-Strain Zones : Structure and Physical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.C. Rawling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special Publication - Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245, pp.223-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of bedding and foliation on mechanical anisotropy, damage evolution and failure mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Rawling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 245 (1), pp.223-249. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/GSL.SP.2005.245.01.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. J. Rock Mech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42/7-8, pp.911-923. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menéndez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural control on the anisotropy of elastic and transport properties in undeformed sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 42 (7-8), pp.911-923. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single method for the inversion of anisotropic data sets with application to structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (11), pp.2065-2072. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2004.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A singe method for the inversion of anisotropic data sets with application to structural studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26, pp.2065-2072. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2004.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anisotropic behaviour of undeformed sandstones under dry and saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 370, pp.193-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00018837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the anisotropic behaviour of undeformed sandstones under dry and saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 370 (1-4), pp.193-212. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-1951(03)00186-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical compaction, microstructures and permeability evolution in sandstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-F. Wong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (1-2), pp.45-51. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(01)00021-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal scanning laser microscopy applied to the study of pore and crack networks in rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Martínez Nistal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 27 (9), pp.1101-1109. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(00)00151-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stress-induced and thermal cracking on physical properties and microstructure of La Peyratte granite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 36 (4), pp.433-448. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(99)00010-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the crack network in thermally and mechanically cracked granite samples using confocal scanning laser microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Darot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 24 (7), pp.627-632. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1464-1895(99)00091-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mechanical behaviour of synthetic sandstone with varying brittle cement content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bernabé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 35 (6), pp.759-770. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0148-9062(98)00003-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory testing for monitoring of reservoir properties during water injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Geremia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Munich (Allemagne), Germany. pp.6615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petrophysical and Geotechnical Evaluation of Mesozoic Rocks from Central Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alqudah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Monzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE-GSM 2nd Asia Pacific Meeting on Near Surface Geoscience and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic signature of fluid migration in spontaneous imbibition experiments with ultrasonic monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euroconference on Rock Physics and Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ma'ale HaHamisha, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brittle Creep of Tournemire Shale : Orientation, Temperature and Pressure Dependences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianzhao Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KG 2 B Project: A World-Wide Benchmark of Low Permeability Measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France. pp.1153-1161, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/9780784480779.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of cataclastic deformation in compressive tectonic regime of a sandstone from South Central Pyrenees, Spain : timing of deformation bands occurrence during burial history and comparison with geomechanical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Robion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Souloumiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Saillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of petrophysical properties of across natural faults : a study on cores from the Tournemire underground research laboratory (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Strength Reduction in Sandstones Associated With Fluid Substitution Using Advanced Rock Mechanics Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sarout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dautriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Offshore Technology Conference Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Kuala Lumpur, France. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4043/26636-MS⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paramètres diagénétiques de la formation de l'Oolithe Blanche (Bathonien, bassin de Paris). Influences sur les caractéristiques pétrophysiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasin Makhloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grataloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bonijoly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of capillary properties and evaporation on salt weathering of sedimentary rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage Weathering and Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Madrid, Spain. pp.253-259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The KG2B project : results from a world-wide benchmark of low permeability measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wassermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Euroconference on rock physics and geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Ma'ale HaHamisha, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of static and dynamic properties in a shale rock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bonnelye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Pimienta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Autriche), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray Imaging of Fluid Flow in Capillary Imbibition Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Computed Tomography for Geomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.262-269, 2013, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557723.ch31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng-Fong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid-Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89, Elsevier, pp.55-114, 2004, International Geophysics, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0074-6142(03)80018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 2 &amp;quot;Mechanical Compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Menendez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Academic Press - Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Fluid Saturated Rocks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Yves Guéguen et Maurice Boutéca, pp.450, 2004, ISBN 0123053552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Sail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44060465.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478858v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095244" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478834v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ismail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311437" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Descamps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02411-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nejati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alqudah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J. Monzer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-019-00536-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479013v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K. Salah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01900-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103955" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pimienta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dautriat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082419" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9060257" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pimienta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.02.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sarout" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clennell" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014464" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx248" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480383v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480436v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dautriat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertauld" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Macault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480433v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Nabawy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12303-015-0073-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266060v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00053" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184735v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2015.07.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.07.001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZXJZV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Colombier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zinsmeister" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.03.029" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41R3N8N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266087v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Casteleyn" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Claes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.021" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6GFX4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266091v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1861-2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPX399NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867482v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480565v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;pa&#269;ek" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Fong Wong" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05247.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Humbert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.02.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQF9FNJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266098v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchits" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007973" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643225v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.031" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3T1L1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266095v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266097v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007972" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266124v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bigas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.06.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266114v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266116v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.07.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5VGNPG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480574v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinciguerra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-009-0493-2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0KFHHKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321093v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Chen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Wong" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266130v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034879" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480583v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Mo Natalie Chen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.03.006" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480610v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP284.5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-J60C7LG6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ravalec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP284.1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7MTFJ043-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pve.2005.11.03" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266136v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.11.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1BKZM3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480599v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ravalec-Dupin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Colombier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144629v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480631v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQKGWS05-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rawling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480638v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Rawling" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.11" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BDC448687649A5BAB9B8B3C5FCFEE610E22776/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266151v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.05.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LNH12NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Metz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118284v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480649v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.03.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6FMVJBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018827v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018837v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(03)00186-0" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X1LQDKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266156v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-F. Wong" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00021-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CLX6LH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480660v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menendez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266155v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mart&#237;nez Nistal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00151-5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZG9XGT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266162v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(99)00010-8" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Z06PXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266158v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00091-5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6P4G3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266166v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernab&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(98)00003-5" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGW0X82C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153989v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04142602v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Monzer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134004v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480671v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.143" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133953v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480681v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/26636-MS" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00551774v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137525v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137081v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266121v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557723.ch31" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475852v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(03)80018-9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021747v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Wong" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Sail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guillou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Geremia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/tle44060465.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478834v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ismail" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae El Haitami" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311437" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Geng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnelye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dick" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfei Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB021370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266030v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Descamps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vandycke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00603-021-02411-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475797v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153883v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Nejati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K. Salah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alqudah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10064-020-01900-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478992v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2020.103955" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479031v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali J. Monzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13146-019-00536-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479802v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pimienta" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sarout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Perrot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dautriat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082419" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souloumiac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9060257" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Regnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Menendez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.02.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018115" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01992587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Amann-Hildenbrand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Krooss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy304" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01858321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Amann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Klaver" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Davy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sarout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy305" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881799v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Geng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnelye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480051v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sarout" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dautriat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pimienta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016133" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02006500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moreno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Homberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2018.07.017" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Saillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2018.02.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Sarout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Esteban" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Clennell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014464" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784069v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013540" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02980310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Louis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggx248" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480373v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784070v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013040" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL074555" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480436v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Dautriat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bertauld" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Macault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2016.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Nabawy" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12303-015-0073-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2015.00053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184735v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Regnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasin Makhloufi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2015.07.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408715v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rocher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.teccto.2014.03.006" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01068433v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wassermann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2013.07.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZXJZV3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056282v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Colombier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Zinsmeister" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.03.029" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-41R3N8N4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266087v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Collin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bergerat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Casteleyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Claes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.021" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9R6GFX4T-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867482v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266091v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1861-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPX399NG-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr &#352;pa&#269;ek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng-Fong Wong" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05247.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480563v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Humbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.02.012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQF9FNJM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266098v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pons" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchits" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007973" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643225v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.09.031" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3T1L1D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266095v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266097v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mengus" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007972" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266124v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angeli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H&#233;bert" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Bigas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2009.06.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266101v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266114v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266116v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2010.07.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R5VGNPG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00552182v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480574v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinciguerra" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cavallo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Walker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00024-009-0493-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q0KFHHKL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Angeli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benavente" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bigas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan H&#233;bert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-007-9308-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239443v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321093v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Louis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Chen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Wong" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mengus" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL034879" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzu-Mo Natalie Chen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2008.03.006" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239431v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00254-006-0474-z" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480610v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP284.5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-J60C7LG6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ravalec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP284.1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-7MTFJ043-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021746v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pve.2005.11.03" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266136v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2005.11.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1BKZM3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Ravalec-Dupin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143076v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Colombier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480631v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Frizon de Lamotte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2006.01.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQKGWS05-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021741v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.C. Rawling" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480638v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Rawling" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/GSL.SP.2005.245.01.11" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BDC448687649A5BAB9B8B3C5FCFEE610E22776/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021742v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Metz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2005.05.004" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LNH12NX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118284v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louis" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Metz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Men&#233;ndez" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480649v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2004.03.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R6FMVJBC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018827v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018837v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480654v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-1951(03)00186-0" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X1LQDKJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266156v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-F. Wong" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(01)00021-7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3CLX6LH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480660v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menendez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266155v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Mart&#237;nez Nistal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(00)00151-5" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPZG9XGT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266162v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Darot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(99)00010-8" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Z06PXM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266158v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Darot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1464-1895(99)00091-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL6P4G3M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266166v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bernab&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0148-9062(98)00003-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGW0X82C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04153989v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04142602v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Monzer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04134004v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianzhao Geng" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480671v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.143" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133953v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133885v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480681v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/26636-MS" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00551774v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grataloup" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bonijoly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239465v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137525v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137081v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266121v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557723.ch31" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475852v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0074-6142(03)80018-9" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021747v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Wong" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>