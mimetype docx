--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -8442,196 +8442,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alfieri, un homme de lettres entre réformes et Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.109-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 12, pp.9-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transalpina.2774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923180v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03914721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation</w:t>
               </w:r>
@@ -10508,51 +10508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16860919"/>
+    <w:nsid w:val="C7671762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10739,51 +10739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-del-vento" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075066289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39622821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083745446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Tongiorgi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bechelloni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.542" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Girotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829008698" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857565309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelettere.it/catalogo/collana/1179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7568" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Santato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914799v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/ecrire-en-europe-de-leibniz-a-foscolo/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/quadernidigargnano-01-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.sns.it/prodotto/biblioteche-filosofiche-private-strumenti-e-prospettive-di-ricerca/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco d'Intino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Becherucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2283-9364/15204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1721-4777/12319" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13129/2723-9578/APLF.3.2021.29-58" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202109302007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4410" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2499-6637/10765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Borsa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/244732" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2659" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2779" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2774" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.549" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.126" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Senellart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3273" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1539" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.409" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-del-vento" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075066289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39622821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083745446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Tongiorgi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bechelloni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.542" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Girotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829008698" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857565309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelettere.it/catalogo/collana/1179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7568" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Santato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914799v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/ecrire-en-europe-de-leibniz-a-foscolo/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/quadernidigargnano-01-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.sns.it/prodotto/biblioteche-filosofiche-private-strumenti-e-prospettive-di-ricerca/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco d'Intino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Becherucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2283-9364/15204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1721-4777/12319" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13129/2723-9578/APLF.3.2021.29-58" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202109302007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4410" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2499-6637/10765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Borsa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/244732" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2659" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2779" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2774" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.126" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Senellart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3273" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1539" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.409" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>