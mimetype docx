--- v1 (2026-04-06)
+++ v2 (2026-05-09)
@@ -189,2330 +189,2330 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Alfieri, Ecrits sur la Révolution française (Panégyrique de Trajan par Pline, Les mouches et les abeilles Le Paris debastillé, Misogaulois)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, A paraître, Bibliothèque du XVIIIe siècle</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come lavorava Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Zanardo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carocci, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La «nuova poetica» foscoliana (1803-1816)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ETS, 2023, Foscoliana. Studi e testi, Donatella Martinelli, 978-88-4676-495-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Fedi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carocci, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le biblioteche di Vittorio Alfieri. La prima biblioteca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Alberto Girotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casa di Alfieri. Edizioni dell'Orso, In press, Opere di Vittorio Alfieri da Asti</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli “scartafacci” degli scrittori. I sentieri della creazione letteraria in Italia (secc. XIV-XIX)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Lingue e Letterature Carocci, 9788829008698</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Foscolo tra Italia e Grecia: esperienza e fortuna di un intellettuale europeo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Irene Sensini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimesis Edizioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, I sensi del testo, 978-885756-530-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoscritti italiani del Settecento. Un approccio genetico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lettere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, I Quaderni della Rassegna, Enrico Ghjidetti, 978-88-9366-060-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03913020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La biblioteca ritrovata. La prima biblioteca di Vittorio Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edizioni dell'Orso, 2019, Alfieriana, Gian Mario Anselmi; Alberto Beniscelli; Simona Costa; Mariarosa Masoero; Patrizia Pellizzari; Francesco Spera, 978-88-6274-941-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bonheur du plus grand nombre. Beccaria et les Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audegean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-84788-883-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.7568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01525422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques et lecteurs dans l'Europe moderne (XVIIe-XVIIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Mouren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand (dir.); Anne Cayuela (dir.); Christian Del Vento (dir.); Raphaële Mouren (dir.). Droz, 88, 532 p., 2016, Bibliothèque des Lumières, 978-2-600-04703-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01391097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foscolo e la cultura europea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piola Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Chiancone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enzo Neppi, Chiara Piola Caselli, Claudio Chiancone, Christian Del Vento (dir.). ELLUG, 20/2015, 2015, Enzo Neppi</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Del Vento Christian. Istituto dell'Enciclopedia Italiana 2012, Carlo Ossola, 978-88-1200-069-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Foscolo, Opere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istituto dell’Enciclopedia Italiana, 2012, Classici della Treccani. I grandi autori della letteratura italiana, Carlo Ossola, 978-88-1200-069-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Foscolo, l’Italie et la Révolution française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Neppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Terzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enzo Neppi, Gilles Bertrand (dir.). Presses Universitaires de Grenoble, pp.183, 2004, Musée de la Révolution française, Vizille, collection, 2 7061 1160 7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ridolfi, U. Foscolo, Scritti sul «Principe» di Niccolò Machiavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Carta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolodi, 2004, 88-8447-128-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Alfieri écrivait en français. Vittorio Alfieri et la culture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Santato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibliothèque Mazarine. L'Artistica Savigliano, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Un allievo della Rivoluzione». Ugo Foscolo dal «noviziato» letterario al «nuovo classicismo» (1795-1806)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CLUEB, 2003, Testi e Studi di Filologia e Letteratura, Martino Capucci; Renzo Cremante; Franco Gavazzeni, 88-4912-023-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Non scriverò più». Un «consuntivo» su scrittura, lingua e stile di Cesare Pavese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vitagliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 02/2023, https://www.sorbonne-nouvelle.fr/chroniques-italiennes-recherche-par-numero-page-1-902054.kjsp, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05331577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Diplomatie des lettres au dix-huitième siècle : France et Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Tatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duccio Tongiorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 37 (1-2), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tradition italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 2019, Une tradition italienne, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/genesis.4250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrivere sui libri degli altri. Libri, lettori e postille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi (e testi) italiani : semestrale del Dipartimento di Italianistica e Spettacolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 42 (2), pp.14-27, 2018, In limine. Postille e marginalia nella tradizione letteraria italiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie intellectuelle entre fascisme et République : 1940-1948 [N° 12 de : Laboratoire italien]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bechelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915202v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bechelloni</w:t>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, pp.331, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00762694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fascisme et critique littéraire : les hommes, les idées, les institutions. Vol. II [N° 13 de : Transalpina]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, pp.212, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00487951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascisme et critique littéraire : les hommes, les idées, les institutions. Vol. I [N° 12 de : Transalpina]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, pp.204, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrivains italiens des Lumières et la Révolution française [N° 9 de : Laboratoire italien]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.306, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00465411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philologie et politique [N° 7 de : Laboratoire italien]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.270, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00207975v1</w:t>
-              </w:r>
-[...1485 lines deleted...]
-                <w:t xml:space="preserve">hal-03923060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2524,904 +2524,904 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La «giornata degli ombrelli» tra realtà storica e proiezione letteraria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La «critica degli scartafacci» ai suoi albori: la «protocritica della varianti» e gli «incunaboli della critica genetica»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Giorgio Panizza, Giulia Raboni. </w:t>
+              <w:t xml:space="preserve">Christian Del Vento, Pierre Musitelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli “scartafacci” degli scrittori. I sentieri della creazione letteraria in Italia (secc. XIV-XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci, pp.17-49, 2022, 978-88-2900-869-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biblioteche private, biblioteche di scrittori, biblioteche d’autore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monica Zanardo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testi scientifici nelle biblioteche d’autore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Padova UP, pp.253-260, 2022, 978-88-6938-290-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Patria e libertà »: la nascita di un nuovo spazio politico e la ricerca dell’indipendenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Tongiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Panizza; Giulia Raboni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Milano di Napoleone. Un laboratorio di idee rivoluzionarie. 1796-1821</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scalpendi Editore, pp.67-70, 2022, 979-12-5955-041-5</w:t>
+              <w:t xml:space="preserve">, Scalpendi Editore, pp.123-135, 2022, 979-12-5955-041-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo filelleno? Di nuovo sulla questione di Parga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Scardicchio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Filellenismo nella cultura italiana dell’800</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La «giornata degli ombrelli» tra realtà storica e proiezione letteraria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Giorgio Panizza; Giulia Raboni. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Panizza, Giulia Raboni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Milano di Napoleone. Un laboratorio di idee rivoluzionarie. 1796-1821</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scalpendi Editore, pp.123-135, 2022, 979-12-5955-041-5</w:t>
+              <w:t xml:space="preserve">, Scalpendi Editore, pp.67-70, 2022, 979-12-5955-041-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foscolo e il viceré: i «Versi del rito»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christian Del Vento, Pierre Musitelli. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Paola Italia, Monica Zanardo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’inchiostro bianco e il testo violato: varianti d’autore e potere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viella, pp.53-68, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Alfieri di Arnaldo Di Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Daniela De Liso, Raffaele Giglio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Maestri di «Critica Letteraria»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Loffredo, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1814: speranze, errori, drammi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giorgio Panizza; Giulia Raboni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Milano di Napoleone. Un laboratorio di idee rivoluzionarie. 1796-1821</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scalpendi Editore, pp.199-204, 2022, 979-12-5955-041-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beccaria, Gramsci e i “testi in movimento”: intervista a Gianni Francioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gli “scartafacci” degli scrittori. I sentieri della creazione letteraria in Italia (secc. XIV-XIX)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Carocci, pp.17-49, 2022, 978-88-2900-869-8</w:t>
+              <w:t xml:space="preserve">, Carocci, pp.315-336, 2022, 9788829008698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Testi scientifici nelle biblioteche d’autore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Padova UP, pp.253-260, 2022, 978-88-6938-290-1</w:t>
+              <w:t xml:space="preserve">Gli “scartafacci” degli scrittori. I sentieri della creazione letteraria (secc. XIV-XIX)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-16, 2022, 9788829008698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riforma letteraria, strategie editoriali e battaglia politica tra Marengo e il tramonto della Repubblica Cisalpina (1800-1801)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Paola Italia, Monica Zanardo. </w:t>
-[...145 lines deleted...]
-              <w:t xml:space="preserve">Giorgio Panizza; Giulia Raboni. </w:t>
+              <w:t xml:space="preserve">Giorgio Panizza, Giulia Raboni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Milano di Napoleone. Un laboratorio di idee rivoluzionarie. 1796-1821</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Scalpendi Editore, pp.199-204, 2022, 979-12-5955-041-5</w:t>
+              <w:t xml:space="preserve">, Scalpendi Editore, pp.35-38, 2021, 979-12-5955-041-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...197 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul Panegirico di Plinio a Trajano di Vittorio Alfieri e su un interessante esemplare parigino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Restuccia; Antonino Vellez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ape iblea dalla zagara all’edelweiss. Miscellanea per Giovanni Saverio Santangelo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3463,51 +3463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La questione del «Settecento» in Italia e la critica genetica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manoscritti italiani del Settecento. Un approccio genetico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Lettere, pp.21-32, 2020, I Quaderni della Rassegna, 978-88-9366-060-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuscrits et livres comme manuscrits. Réflexions à partir d’Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ferrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecrire en Europe. De Leibniz à Foscolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3618,51 +3618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sul Progetto di giornale londinese. Foscolo e la nascita dell’Antologia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudia Berra; Paolo Borsa; Giulia Ravera. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foscolo critico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3713,51 +3713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rousseau chez Foscolo : de modèle à contre-modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rousseau et l’Italie. Littérature, morale et politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3789,302 +3789,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un écrivain et sa bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertrnd Gilles; Cyuela Anne; Del Vento Christian; Mouren Raphaële. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèques et lecteurs dans l’Europe moderne. XVIIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, pp.325-346, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come le biblioteche private si trasformano nelle biblioteche d’autore.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tatti Silvia. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Il libro. Editoria e pratiche di lettura nel Settecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni di Storia e Letteratura, pp.97-106, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Re-thinking Leopardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Zanardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Italia, Paola; Bonsi, Claudia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Edizioni Critiche Digitali/Digital Critical Editions. Edizioni a confronto/Comparing Editions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza Università Editrice, pp.63-74, 2016, 978-88-9377-003-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01580803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libri, letture e postille nella genesi di un’opera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dolfi Anna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblioteche Reali, biblioteche immaginarie. Tracce di libri, luoghi e letture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Firenze University Press, pp.251-269, 2015</w:t>
@@ -4113,77 +4113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il progetto BiPrAM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Piola Caselli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Renzo Ragghianti; Alessandro Savorelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblioteche filosofiche private. Strumenti e prospettive di ricerca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4225,51 +4225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ultime Lettere di Jacopo Ortis, la Francia e la Rivoluzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Béarelle; Claudio Gigante. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Ortis e la Francia. Approcci e prospettive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.19-37, 2014, 978-28-7574-105-9</w:t>
@@ -4292,199 +4292,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un “annoso fraintendimento”.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A egregie cose..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ricciardi, pp.37-50, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">‘En se regardant dans ce fidèle miroir’ : les Journaux d’Alfieri entre analyse du ‘moi’ et construction de l’autobiographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Meynard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journaux d’écrivains : enjeux génétiques et éditoriaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.37-54, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Alfieri et l’invention du Misogallismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Fournier Finocchiaro; Isabel Habicht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallomanie et gallophobie : le mythe français en Europe au 19e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, pp.115-129, 2012</w:t>
@@ -4513,51 +4513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il mito di Foscolo e il modello dell’Ortis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio Gigante; Dirk Vanden Berghe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il Romanzo del Risorgimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.13-28, 2011, 978-90-5201-787-7</w:t>
@@ -4586,51 +4586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Tali fors’eran tutti i primi avi dell’uomo!». Foscolo tra dibattito sulle origini e umana perfettibilità</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cinzia di CUonzo; Lionello Sozzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Primitivi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rosemberg &amp; Sellier, pp.118-129, 2011, 978-88-7885-115-3</w:t>
@@ -4659,51 +4659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo: un mediatore importante della cultura europea in area lombardo-veneta all’inizio del XIX sec.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hans Meter; Furio Brugnolo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie lombarde e venete. Circolazione e trasformazione dei saperi letterari nel sette-ottocento fra l'Italia settentrionale e l'Europa transalpina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.191-206, 2011, 978-31-1023-503-6</w:t>
@@ -4726,276 +4726,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">I Lumi e la rivoluzione nella critica letteraria post-fascista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Bertrand; Enzo Neppi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I lumi e la Rivoluzione francese nel dibattito italiano del XX secolo / Les Lumières et la révolution française dans la pensée italienne du XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leo Olschki, pp.273-290, 2010, Gabinetto Scientifico Letterario G.P. Vieusseux. Studi, 978-88-2226-019-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Appunti sul problema critico dei «Sepolcri» tra Otto e Novecento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaldo Bruni; Benedetta Rivalta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Sepolcri, la poesia e la fortuna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLUEB, pp.193-204, 2010, 978-88-4913-308-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scrittori e cospiratori al tramonto del regno d’Italia. Foscolo e gli «antichi amici dell'indipendenza»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marina Rosa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il primo Regno d’Italia 1805-1814</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Betagamma Editore, pp.37-72, 2010, 978-88-8621-064-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Alfieri: livres et lectures françaises d’un écrivain défrancisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denis Bonnecase; François Genton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ferments d’ailleurs. Transferts culturels entre Lumières et romantisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELLUG, pp.167-186, 2010, 978-2-84310-172-4</w:t>
@@ -5024,51 +5024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Foscolo entre liberté des modernes et liberté des anciens: un projet pour l’Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelo Colombo; Sylvie Pittia; Maria Teresa Schettino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires d’Italie. Identités, représentations, enjeux: à l’occasion du 150e anniversaire de l’Unité italienne (1861-2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, New Press Edizioni, pp.250-561, 2010, 978-88-9538-346-0</w:t>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influsso contiano sulla Chioma di Berenice di Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guido Baldassarri; Silvia Contarini; Francesca Fedi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antonio Conti: uno scienziato nella République des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Il Poligrafo, pp.452-442, 2009, 978-88-7115-625-5</w:t>
@@ -5170,51 +5170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo e la Révolution de 1799: de l’histoire au récit»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maïté Bouyssy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vincenzo Cuoco. Des origines politiques du 19e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.73-82, 2009, 978-28-5944-619-2</w:t>
@@ -5243,51 +5243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuovi appunti sull’edizione Kehl delle opere di Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudio Sensi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maître et passeur. Per Marziano Guglielminetti dagli amici di Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell'Orso, pp.265-284, 2008, 978-88-6274-060-9</w:t>
@@ -5310,203 +5310,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paysages e voyages dans la «Vita» de Vittorio Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Sangirardi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Paysage dans la littérature italienne, de Dante à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, pp.57-66, 2006, 978-29-1555-249-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Foscolo, Daru e le mythe de la Venise démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Del Vento; Xavier Tabet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mythe de Venise au 19e siècle. Débats historiographiques et représentations littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Caen, pp.47-60, 2006, 2-84133-267-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancora sulle origini del «Saul». Note in margine alla biblioteca romana di Vittorio Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beatrice Alfonzetti; Novella Bellucci. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alfieri a Roma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bulzoni, pp.327-351, 2006, 978-88-7870-120-5</w:t>
@@ -5535,51 +5535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I «Sepolcri» e la «nuova poetica» foscoliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gennaro Barbarisi; William Spaggiari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dei Sepolcri di Ugo Foscolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Cisalpino, pp.477-494, 2006, 978-88-323-6055-1</w:t>
@@ -5608,51 +5608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le querelles sul «Bardo». Appunti sulla prima fortuna di Monti in Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Angelo Colombo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vincenzo Monti e la Francia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto Italiano di Cultura, pp.241-264, 2006, Quaderni dell’Hôtel de Galliffet, 256-57-2640-678-2</w:t>
@@ -5675,203 +5675,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La biblioteca di Vittorio Alfieri a Parigi: nuovi sondaggi e considerazioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefania Buccini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfieri beyond Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.143-166, 2004, 88-7694-796-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un exemple de manipulation idéologique : Foscolo e la naissance de l’“ennemi national” en Italie au début du 19ᵉ siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laura Fournier-Finocchiaro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Italie menacée. Figures de l'ennemi, du XVIe au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.141-157, 2004, Questions contemporaines, 2-7475-7495-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeune Foscolo et le jacobinisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enzo Neppi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ugo Foscolo, l’Italie et la Révolution française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble; Musée de la Révolution Française, pp.89-108, 2004, 2-7061-1160-7</w:t>
@@ -5900,51 +5900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Foscolo tra riflessione sulla tragedia del 1799 e dibattito politico cisalpino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonino De Francesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La democrazia alla prova della spada. Esperienza e memoria del 1799 in Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guerini e Associati, pp.229-258, 2003, 88-8335-407-9</w:t>
@@ -5967,276 +5967,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Io dunque ridomando alla Plebe francese i miei libri, carte ed effetti qualunque». Vittorio Alfieri émigré a Firenze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gino Tellini; Roberta Turchi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfieri in Toscana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Leo Olschki, pp.491-578, 2002, 978-28-5944-439-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foscolo, Cesarotti e i «poeti primitivi»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gennaro Barbarisi; Giulio Carnazzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspetti dell’opera e della fortuna di Melchiorre Cesarotti</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Cisalpino, pp.649-659, 2002, 88-323-4611-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una nuova ‘eloquenza popolare’: Vincenzo Cuoco e Ugo Foscolo tra dibattito politico e riforma letteraria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonino De Francesco; Luigi Biscardi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vincenzo Cuoco nella cultura di due secoli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laterza, pp.111-123, 2002, 88-4206-69-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...144 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Nam neque non agere hoc patriai tempore iniquo possumus aequo animo?» Les hommes de lettres face à Napoléon dans l'Italie de 1803</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Biard; Annie Crépin; Bernard Gainot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La plume et le sabre. Volume d’hommages offerts à Jean-Paul Bertaud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.431-442, 2002, 978-28-5944-439-6</w:t>
@@ -6265,51 +6265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo, Leopardi, Manzoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco d'Intino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,51 +6364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il democratismo di Ugo Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Santagata; Alfredo Stussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studi per Umberto Carpi. Un saluto da allievi e colleghi pisani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, pp.359-376, 2000, 88-467-0216-6</w:t>
@@ -6437,51 +6437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’édification de la Nation moderne et le rôle des intellectuels chez Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Panafieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vert, blanc, rouge. L’identité nationale italienne: images et débats concernant, en Italie, la question de l’identité nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lurpi, pp.81-94, 1999, 2-912780-05-5</w:t>
@@ -6542,51 +6542,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire en Europe. Textes, formes, lectures (XVIIIᵉ-XXIᵉ siècle), avec la collaboration d’Elisa Marazzi et Jean-Yves Samacher, Rennes, Presses universitaires de Rennes, 2020, 378 p., isbn 978-2-7535-8046-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bibliothecae.it</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.482-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6624,51 +6624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il consorzio «Fonte Gaia» Per un 'ecosistema digitale' della ricerca nel settore italianista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">griseldaonline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (2), pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6702,51 +6702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfieri e la prerivoluzione francese (1787-1789)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atti dell’Accademia peloritana dei Pericolanti. Classe di Lettere, Filosofia e Belle arti</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (97), pp.29-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6780,51 +6780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il “Principe” e le “Lettere”: Mme de Staël tra Alfieri e Foscolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rassegna europea di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57-58, pp.161-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6852,2918 +6852,2918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuscrits d’auteur, norme linguistique et « critique des variantes » dans la tradition littéraire italienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.15-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.4410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tradition italienne des manuscrits d’auteur : un patrimoine préservé et une culture littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Une tradition italienne, 49, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.4298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France et Italie au XVIIIᵉ siècle : enjeux littéraires des relations diplomatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Musitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Tatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duccio Tongiorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Diplomatie des lettres au dix-huitième siècle : France et Italie / / La Diplomazia delle lettere nel secolo diciottesimo: Francia e Italia, 37 (1-2), pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03549143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alfieri, un homme de lettre dans le « tournoi de l'ombre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques Italiennes (En ligne) [édition web, n°1 2002- ]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1-2), pp.251-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beccaria, Gramsci et les “textes en mouvement” : le regard d’un éditeur. Entretien avec Gianni Francioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Une tradition italienne, 49, pp.113-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/genesis.4692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Come leggeva e postillava Alfieri: le postille «di soglia» tra 'estrazione' e 'marginalizzazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prassi Ecdotiche della Modernità Letteraria </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.29-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2499-6637/10765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presentazione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Tatti</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, I manoscritti italiani del XVIII secolo. un approccio genetico, a cura di Christian del Vento e Nathalie Ferrand, pp.7-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filologia delle biblioteche di scrittori: come leggeva e postillava Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AutografO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Italian Tragedy, 1820-1827</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Duccio Tongiorgi</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rassegna Europea di letteratura italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.59-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1400/244732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01446962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una nuova lettera di Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Foscolo et la culture européenne, 20, pp.79-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foscolo, Manzoni e la cerchia di Byron: la prima ricezione inglese della Ricciarda e del Carmagnola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Foscolo et la culture européenne, 20, pp.139-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01580813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'Eleonora Barria-Poncet, L’Italie de Montesquieu. Entre lectures et voyages, Paris, Classiques Garnier (L’Europe des Lumières, 25), 2013, 684 pp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.743-744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rassegna Foscoliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Piola Caselli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Testo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.143-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foscolo e la “difesa di Gregorio VII”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1-2), pp.151-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russo lecteur de Foscolo entre Salvatorelli et Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La vie intellectuelle entre fascisme et République (1940-1948), 12 (12), pp.233-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 13, pp.9-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Tali fors’eran tutti i primi avi dell’uomo!». Foscolo tra dibattito sulle origini e umana perfettibilità</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esperienze letterarie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (1), pp.39-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Degli effetti della fame e della disperazione sull’uomo». Nuove considerazioni su Foscolo e Crèvecœur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Rassegna della Letteratura Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (1), pp.52-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : pourquoi « fascisme et critique littéraire » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de N. Elaguina (dir.), Corpus des notes marginales de Voltaire, vol. VII, Plautus - Rogers, Oxford, Bibliothèque Nationale de Russie-Voltaire Foundation (Œuvres complètes de Voltaire, 142), 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.763-764</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.2774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfieri, un homme de lettres entre réformes et Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9, pp.109-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.7-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'édition des cours et les &amp;quot;pistes&amp;quot; de Michel Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.173-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00265203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Principe e il Panegirico. Alfieri tra Machiavelli e De Lolme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seicento &amp; Settecento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.149-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Religion et Nation chez Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Maison de la recherche en sciences humaines de l'université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43, pp.47-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nota su un’oscura allusione di P.-L. Ginguené in margine alla Vita di Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studi Italiani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16-17, pp.163-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prima redazione del Discorso su la Italia di Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gainot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giornale Storico della Letteratura Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 182 (600), pp.483-505</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première réception d’Alfieri en France: une fortune controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transalpina : études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lettres italiennes en France (II). Réception critique, influences, lectures, 8, pp.53-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transalpina.3273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adresse envoyée par Ugo Foscolo au général Moreau, 11 fructidor an VII (28 août 1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gainot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales historiques de la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 337, pp.143-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ahrf.1539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La première fortune d’Alfieri en France: de la traduction française du Panégyrique de Trajan par Pline (1787) à la traduction des Œuvres dramatiques (1802)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 540 (1-2), pp.53-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumières et littérature clandestine dans la bibliothèque d'un collectionneur italien à Parisle cas de Vittorio Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre clandestine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 12, pp.177-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle historiographie sur la Révolution et le Saggio Storico de Vincenzo Cuoco*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques considérations sur la fortune historiographique de Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chroniques italiennes (Imprimé)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, La Diplomatie des lettres au dix-huitième siècle : France et Italie / / La Diplomazia delle lettere nel secolo diciottesimo: Francia e Italia, 37 (1-2), pp.5-12</w:t>
+              <w:t xml:space="preserve">, 2000, 61 (1), pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sul «Diario Italiano» di Ugo Foscolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
-              </w:r>
-[...2021 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gainot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Storico della Letteratura Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 182 (600), pp.483-505</w:t>
+              <w:t xml:space="preserve">, 1999, 176 (574), pp.228-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...474 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03921466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’edizione Kehl delle Rime di Alfieri (contributo alla storia e all’edizione critica delle Opere di Alfieri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giornale Storico della Letteratura Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 176 (576), pp.503-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’«avara povertà di Catalogna» e la «milizia» di Roberto d’Angiò (Pd VIII 76-148)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuova Rivista di Letteratura Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (2), pp.339-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9788,51 +9788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de D. Tongiorgi, L’eloquenza in cattedra. La cultura letteraria nell’Università di Pavia dalle riforme teresiane alla Repubblica Italiana (1769-1805), Milano, Cisalpino, 1997</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italianistica. Rivista di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, pp.323-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9861,51 +9861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo e Marc-Antoine Jullien: Note in margine ai «Discorsi su Lucrezio»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lettere italiane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 49 (3), pp.392-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9930,51 +9930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foscolo e «gli antichi amici dell’indipendenza»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivista di letteratura italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 13 (1-2), pp.80-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10031,106 +10031,106 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bonheur du plus grand nombre. Beccaria et les Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audegean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Musitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ENS Éditions; ENS Éditions, 2017, 978-2-84788-883-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.enseditions.7568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947530v1</w:t>
@@ -10141,64 +10141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de Venise au XIXᵉ siècle : débats historiographiques et représentations littéraires. Actes du colloque de Caen, 19-20 novembre 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mythe de Venise au XIXᵉ siècle : débats historiographiques et représentations littéraires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Caen, France. Presses universitaires de Caen, pp.256, 2006, 2-84133-267-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10255,51 +10255,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quirina Mocenni Magiotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dizionario biografico degli italiani</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10356,51 +10356,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de M.P. Donato, Accademie romane. Una storia sociale, 1671-1824, Napoli, ESI, 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Del Vento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.486-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10508,51 +10508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7671762"/>
+    <w:nsid w:val="0812A4AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10739,51 +10739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-del-vento" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075066289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39622821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083745446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549091v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Tongiorgi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4250" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bechelloni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487951v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465411v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.542" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923007v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923536v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fedi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923529v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Girotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895461v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829008698" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913004v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857565309" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelettere.it/catalogo/collana/1179" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525422v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7568" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583497v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923046v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921487v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Santato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914882v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914779v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914799v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/ecrire-en-europe-de-leibniz-a-foscolo/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/quadernidigargnano-01-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580808v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580806v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.sns.it/prodotto/biblioteche-filosofiche-private-strumenti-e-prospettive-di-ricerca/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923133v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923124v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923142v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco d'Intino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Becherucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2283-9364/15204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1721-4777/12319" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13129/2723-9578/APLF.3.2021.29-58" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202109302007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914612v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549143v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914639v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4410" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914675v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2499-6637/10765" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Borsa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/244732" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2659" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914751v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914741v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2779" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914721v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.549" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923180v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2774" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.126" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Senellart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3273" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1539" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.409" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921459v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921466v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-del-vento" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-2451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075066289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39622821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000083745446" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923532v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Del Vento" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923534v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Zanardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923007v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923536v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Fedi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Girotto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895461v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian del Vento" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Musitelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it/index.php?option=com_carocci&amp;amp;task=schedalibro&amp;amp;Itemid=72&amp;amp;isbn=9788829008698" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mimesisedizioni.it/libro/9788857565309" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913020v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ferrand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lelettere.it/catalogo/collana/1179" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923011v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audegean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/101" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.7568" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391097v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cayuela" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Mouren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222037v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Neppi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Piola Caselli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chiancone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923024v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Terzoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923046v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Carta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Santato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vitagliano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tatti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Tongiorgi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4250" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00762694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bechelloni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00487951v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467019v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00465411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.542" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00207975v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fournel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914799v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914820v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914889v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914893v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895505v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914876v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914912v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/arts-et-essais-litteraires/ecrire-en-europe-de-leibniz-a-foscolo/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riviste.unimi.it/quadernidigargnano/issue/view/1223" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/quadernidigargnano-01-15" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580808v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580806v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizioni.sns.it/prodotto/biblioteche-filosofiche-private-strumenti-e-prospettive-di-ricerca/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583098v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583492v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583136v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923083v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923103v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923142v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923133v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923150v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923112v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923161v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923336v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923345v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923371v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923448v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923464v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923495v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco d'Intino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Becherucci" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923519v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2283-9364/15204" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914600v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.1721-4777/12319" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13129/2723-9578/APLF.3.2021.29-58" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914684v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202109302007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4410" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433181v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4298" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549143v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914612v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433182v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.4692" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914675v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2499-6637/10765" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027521v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Borsa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/244732" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580818v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580813v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923507v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583129v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.661" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2659" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914751v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914741v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2779" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923511v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.2774" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914721v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.549" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.126" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00265203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bertani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Senellart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.144" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915717v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923427v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gainot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transalpina.3273" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ahrf.1539" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923455v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.409" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921447v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921466v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921459v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921475v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921479v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173841v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915367v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>