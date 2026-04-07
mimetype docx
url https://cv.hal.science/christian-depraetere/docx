--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -627,217 +627,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus hydrogéomorphologiques passés et actuels dans le bassin versant de la vallée des Duyes (Alpes de Haute Provence)</w:t>
+                <w:t xml:space="preserve">Catchment basin versus Mountain range tessellations from DTMs for islands: Lesvos, Kerguelen, Crete, Cyprus, New-Caledonia, Formosa and Sri Lanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Simon Pagès</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riazanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier en hommage à Georges Pichard, Aix-en-Provence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aix-Marseille, Nov 2023, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Mediterranean Geosciences Union (MedGU) conference, 27 - 30 November 2023, Istanbul, Turkey.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eurasia Institute of Earth Sciences; Istanbul Technical University Istanbul, Nov 2023, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04431637v1</w:t>
+                <w:t xml:space="preserve">hal-04426959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment basin versus Mountain range tessellations from DTMs for islands: Lesvos, Kerguelen, Crete, Cyprus, New-Caledonia, Formosa and Sri Lanka</w:t>
+                <w:t xml:space="preserve">Processus hydrogéomorphologiques passés et actuels dans le bassin versant de la vallée des Duyes (Alpes de Haute Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Riazanoff</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juin-Chuan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Simon Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geosciences Union (MedGU) conference, 27 - 30 November 2023, Istanbul, Turkey.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eurasia Institute of Earth Sciences; Istanbul Technical University Istanbul, Nov 2023, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Atelier en hommage à Georges Pichard, Aix-en-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aix-Marseille, Nov 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04426959v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04431637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and islands: small patches of land within the Earth, Ocean, Atmosphere system</w:t>
               </w:r>
@@ -3578,51 +3578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3158CBBA"/>
+    <w:nsid w:val="69C9D4CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3809,51 +3809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-depraetere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-6339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depraetere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Chuan Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-55790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riazanoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Chuan Lin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lyon Dahl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/T37S0K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Moutsiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hao Lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Ratter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alassani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Fink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dierksmeier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos X. Soulis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Tsesmelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avgoustidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spilanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Azonsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazanoff Serge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q2NK2HS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-depraetere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-6339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depraetere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Chuan Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-55790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riazanoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Chuan Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lyon Dahl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/T37S0K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Moutsiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hao Lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Ratter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alassani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Fink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dierksmeier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos X. Soulis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Tsesmelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avgoustidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spilanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Azonsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazanoff Serge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q2NK2HS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>