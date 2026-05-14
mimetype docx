--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -169,204 +169,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Reading landscape » 讀景 in a Mediterranean peri-alpine catchment basin</w:t>
+                <w:t xml:space="preserve">Coastal and island submergence during the Epipaleolithic in the Sicilian-Tunisian Strait: consequences for early navigation between the two shores of the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Simon Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Natural Conservation Conference, Penghu islands, Taiwan, June 8-10 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Taiwan University, Taiwanese Geoparks Association, Jun 2025, Penghu islands, Taiwan</w:t>
+              <w:t xml:space="preserve">Conference MedGU-24, 25 – 28 November 2024, Barcelona, Catalonia, Spain.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Geosciences Union (MedGU), Nov 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169749v1</w:t>
+                <w:t xml:space="preserve">hal-05000404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal and island submergence during the Epipaleolithic in the Sicilian-Tunisian Strait: consequences for early navigation between the two shores of the Mediterranean</w:t>
+                <w:t xml:space="preserve">« Reading landscape » 讀景 in a Mediterranean peri-alpine catchment basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Deffontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiun-Chuan Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Simon Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference MedGU-24, 25 – 28 November 2024, Barcelona, Catalonia, Spain.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mediterranean Geosciences Union (MedGU), Nov 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">2025 International Natural Conservation Conference, Penghu islands, Taiwan, June 8-10 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan University, Taiwanese Geoparks Association, Jun 2025, Penghu islands, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05000404v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propédeutique de la Géohistoire: le &amp;quot;chainon manquant&amp;quot; entre l'historiographie et les cartes (SIG)</w:t>
               </w:r>
@@ -564,51 +564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Riazanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMORPKOMETRY 2023 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Iasi,, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -741,64 +741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juin-Chuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Simon Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier en hommage à Georges Pichard, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Aix-Marseille, Nov 2023, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -886,209 +886,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downprint and upprint of landforms from DEM: the case of the volcanic Acores islands</w:t>
+                <w:t xml:space="preserve">The global island database. What are its uses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Riazanoff</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lyon Dahl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/icg2022-631⟩</w:t>
+              <w:t xml:space="preserve">Conference ISISA 2022, Islands of the World Conference XVII: Nature and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Zagreb et de Zadar, Croatie, Jun 2022, Zadar, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23708/T37S0K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489309v1</w:t>
+                <w:t xml:space="preserve">hal-05008356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global island database. What are its uses?</w:t>
+                <w:t xml:space="preserve">Downprint and upprint of landforms from DEM: the case of the volcanic Acores islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lyon Dahl</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Riazanoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference ISISA 2022, Islands of the World Conference XVII: Nature and Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Zagreb et de Zadar, Croatie, Jun 2022, Zadar, Croatia. </w:t>
+              <w:t xml:space="preserve">10th International Conference on Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23708/T37S0K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/icg2022-631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008356v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential location of early Neolithic sites in Crete and Cyprus: A GIS-based regional potamological approach</w:t>
               </w:r>
@@ -1150,260 +1150,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few nissological notes on the World Archipelago</w:t>
+                <w:t xml:space="preserve">L’archipel monde : tout est île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISISA 2014 Conference, International Small Island Studies Association, " Small is Beautiful: Island Connections and Innovations - Islands of the World XIII – Penghu Archipelago"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Taiwan University, Sep 2014, Tai pei, Taiwan</w:t>
+              <w:t xml:space="preserve">Les « Iles laboratoires » en 2013 et 2014, dans le cadre de l'année internationale des états insulaires en développement de l'ONU (2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mission Valorisation de l’IRD, Mar 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004774v1</w:t>
+                <w:t xml:space="preserve">hal-05004710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Side Event: An international coding for islands and global island database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Few nissological notes on the World Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISISA 2014 Conference, International Small Island Studies Association</w:t>
+              <w:t xml:space="preserve">ISISA 2014 Conference, International Small Island Studies Association, " Small is Beautiful: Island Connections and Innovations - Islands of the World XIII – Penghu Archipelago"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Taiwan University, Sep 2014, Tai pei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004941v1</w:t>
+                <w:t xml:space="preserve">hal-05004774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archipel monde : tout est île</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical Side Event: An international coding for islands and global island database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mcline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng-Hao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les « Iles laboratoires » en 2013 et 2014, dans le cadre de l'année internationale des états insulaires en développement de l'ONU (2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mission Valorisation de l’IRD, Mar 2014, Marseille, France</w:t>
+              <w:t xml:space="preserve">ISISA 2014 Conference, International Small Island Studies Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Taiwan University, Sep 2014, Tai pei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004710v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaires sur quelques exemples d'exploitation de MNT mondiaux appliqués au cas du Bénin</w:t>
               </w:r>
@@ -1516,77 +1516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évènements hydroclimatiques passés et actuels dans le bassin versant de la vallée des Duyes (Alpes de Haute Provence)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Depraetere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Deffontaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiun-Chuan Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Simon Pagès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -3578,51 +3578,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69C9D4CF"/>
+    <w:nsid w:val="11F51435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3809,51 +3809,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-depraetere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-6339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169749v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depraetere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Chuan Lin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000404v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-55790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riazanoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Chuan Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489309v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lyon Dahl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/T37S0K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Moutsiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004941v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hao Lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Ratter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alassani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Fink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dierksmeier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos X. Soulis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Tsesmelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avgoustidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spilanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Azonsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazanoff Serge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q2NK2HS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-depraetere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9166-6339" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000404v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Depraetere" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deffontaines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiun-Chuan Lin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Simon Pag&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536502v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grataloup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441634v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploix" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15496/publikation-55790" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Riazanoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juin-Chuan Lin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008356v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lyon Dahl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/T37S0K" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-631" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Moutsiou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004710v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004774v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004941v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mcline" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hao Lu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169409v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527485v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godfrey Baldacchino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Ratter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alassani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gosset" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas H Fink" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431798v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431770v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005158v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004238v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dierksmeier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos X. Soulis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Tsesmelis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Avgoustidis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spilanis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442184v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Dahl" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661023v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Azonsi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489305v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riazanoff Serge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0128461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553694v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411999v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Laurent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.01.011" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q2NK2HS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Varado" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Lay" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-10-427-2006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008006v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553436v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>