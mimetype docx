--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Dualé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two epigenetic markers of the fibromyalgia syndrome: A matched case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Aissouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39, pp.105630. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2025.105630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sensory testing of pain in osteoporosis: a pilot randomized clinical trial with magnesium supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-025-03317-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female workers suffering from chronic low back pain display different interrelationships between the biopsychosocial variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lanhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.43450. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/jrm.v57.43450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Benefits of Parasternal Block with Multihole Catheters when Inserted before Sternotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin Jallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Chasteloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.aca_110_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the sympathetic component of the autonomic nervous system on pain before and after third molar extraction– an observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12871-025-02949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an 8-item self-administered questionnaire for assessing migraine-related sensory hypersensitivities (MHQ-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Zuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sickout-Arondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-025-02067-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of clinical research in intensive care units: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laclautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.101112. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buprenorphine Substitution as a Tapering Strategy for Opioid Discontinuation in Patients with Chronic Pain: A Nonrandomized and Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40122-025-00781-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job description and perception of clinical research personnel working in a network of French intensive care units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la douleur chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.234-49. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Goubayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menaces sur la prise en charge des patients souffrant de douleur chronique en France : une formation et des structures douleur chronique fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness and metabolic response to exercise in young adult survivors of childhood lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Monzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-07812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ninove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Radenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of single and multiple sessions of lower body diastole-synchronized compressions using a pulsating pneumatic suit on endothelium function and metabolic parameters in patients with type 2 diabetes: two controlled cross-over studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-022-01710-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Combination of Magnesium, B Vitamins, Rhodiola, and Green Tea (L-Theanine) on Chronically Stressed Healthy Individuals—A Randomized, Placebo-Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1863. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14091863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French nationwide survey on the practice of regional anesthesia for breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16532-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Detection of Human Motion During Activities of Daily Living as a Clinical Indicator for the Detection and Early Treatment of Chronic Diseases: The E-Mob Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Samalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.e32362. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDOL mHealth App and Web Platform for Self-monitoring and Medical Follow-up of Patients With Chronic Pain: Observational Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e30052. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French–European version of the Prescription Opioid Misuse Index Scale (POMI-5F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.1042-1052. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-022-02210-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced pain facilitation rather than impaired pain inhibition in burning mouth syndrome female patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gremeau-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pionchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-022-01516-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine hesitancy among hospital staff physicians: A cross-sectional survey in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (32), pp.4481-4488. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of pain relief, or should non‐invasive medical devices be treated differently in analgesic clinical trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Mourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.553-554. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (6), pp.1299 - 1305. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Totum-63 on glucose homeostasis and postprandial glycemia: a translational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda F. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320 (6), pp.E1119-E1137. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00629.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la kétamine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2021-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Physician</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (6), pp.E783-E794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes of hospital physicians toward childhood mandatory vaccines in France: A cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.1870393. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2020.1870393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectional Study of Prevalence, Characterization and Impact of Chronic Pain Disorders in Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.520-532. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2020.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la chirurgie dans l’épidémie opioïde : une prise de conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnesium supplementation, in combination with vitamin B6, on stress and magnesium status: secondary data from a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnesium Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mrh.2020.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French version of the Iowa Satisfaction with Anesthesia Scale (ISAS-F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Falempin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnu-Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐specific analgesia during a clinical trial in fibromyalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (11), </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.13337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé électronique : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding a combined femoral and sciatic nerve block with levobupivacaine and clonidine to general anaesthesia in femoropopliteal bypass surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Longeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cherprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analgesic and opioid-sparing effects of single-shot preoperative paravertebral block for radical mastectomy with immediate reconstruction: A retrospective study with propensity-adjusted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2020.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oro-dental manifestations in a series of acromegalic patients, the AcroDent study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannice Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwan Maqdasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Batisse-Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.824-833. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-20-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single Preoperative Administration of Dexamethasone, Low-dose Pregabalin, or a Combination of the 2, in Spinal Surgery, Does Not Provide a Better Analgesia Than a Multimodal Analgesic Protocol Alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Momon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Dolomie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.594-601. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural adaptation and French validation of the Pain Sensitivity Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1202-1212. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01377-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and motivations for participation in preventive vaccine clinical trials: Experience of 5 clinical research sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Le Huec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (44), pp.6633-6639. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.303-311. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextromethorphan Analgesia in a Human Experimental Model of Hyperalgesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Decleves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ALN.0000000000002736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and postsurgical neuropathic pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (5), pp.342-350. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Labour Pain Used as an Outcome Criterion in Clinical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of a T-type calcium channel blocker in patients with neuropathic pain: A proof-of-concept, randomized, double-blind and controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.1321 - 1330. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milnacipran poorly modulates pain in patients suffering from fibromyalgia: a randomized double-blind controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.2485-2496. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S162810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Formulation of a Magnesium Dietary Supplement Adapted for a Long-Term Use Supplementation Improves Magnesium Bioavailability: In Vitro and Clinical Comparative Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trzeciakiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Trace Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12011-018-1277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sympathetic activation on pain threshold in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared effects on cerebral oxygenation of ephedrine vs phenylephrine to treat hypotension during carotid endarterectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurtha Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.739 - 748. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1440-1681.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French academic's views on financial compensation of participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.619-26. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAAH inhibitors in the limelight, but regrettably</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (07), pp.498 - 501. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5414/cp202687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness and safety of Ethosuximide in the Treatment of non-Diabetic Peripheral Neuropathic Pain: EDONOT—protocol of a randomised, parallel, controlled, double-blinded and multicentre clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.e013530. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupil diameter during postanesthetic recovery is not influenced by postoperative pain, but by the intraoperative opioid treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinane.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1299-1305. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anaesthetic agents do not influence persistent pain after breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Lefebvre-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Albi-Feldzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nougarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Falewee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (10), pp.697-704. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent neuropathic pain after inguinal herniorrhaphy depending on the procedure (open mesh v. laparoscopy): a propensity-matched analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Niccolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Libier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Beouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Psychological Factors in Persistent Pain After Cesarean Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (11), pp.1136-1146. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Aspects of Persistent Postsurgical Pain: A French Multicenter Survey With a 6-Month Prospective Follow-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soule-Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.24.e1-24.e20. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasra Azarnoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.413. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analgesic effects of a bilateral sternal infusion of ropivacaine after cardiac surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg. Anesth. Pain. Med.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.166-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus‐function, wind‐up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus-function, wind-up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lesions in the trigeminal oralis and caudalis subnuclei on different orofacial nociceptive responses in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 803 (1-2), pp.79 - 85. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(98)00624-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2: Définitions et terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Poisbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-10-084587-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of spontaneous cerebral blood flow oscillations during cardiopulmonary bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracranial Pressure and Brain Monitoring XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.337--339, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethosuximide to treat abdominal pain related to Irritable Bowel Syndrome a randomized, controlled, double blind and multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFETD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase I clinical trial to evaluate TOTUM-63, a botanical complex for managing prediabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Scientific Sessions of American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douleur de la neurophysiologie à la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales de Formation sur les Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO-PHARMAT, 2023, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du sexe et/ou du genre en recherche clinique – le rationnel & l’irrationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de Physiologie et Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de preuve : la méthodologie en soutien au discours clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2021, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésusage des antalgiques : les AINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, en téléconférence, Nov 2020, Lille (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les AINS sélectifs et non sélectifs. Usage et mésusage des antalgiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement professionnel continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un polyphénol dans l’hémochromatose et l’hépatosidérose dysmétabolique : étude contrôlée randomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79. Congrès SNFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale Française de Médecine Interne., Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId373"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Dualé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two epigenetic markers of the fibromyalgia syndrome: A matched case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Aissouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39, pp.105630. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2025.105630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethosuximide and Irritable Bowel Syndrome–Related Abdominal Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Zalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.e2551368. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.51368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sensory testing of pain in osteoporosis: a pilot randomized clinical trial with magnesium supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-025-03317-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (10), pp.e675-e686. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the sympathetic component of the autonomic nervous system on pain before and after third molar extraction– an observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12871-025-02949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female workers suffering from chronic low back pain display different interrelationships between the biopsychosocial variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lanhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.43450. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/jrm.v57.43450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Benefits of Parasternal Block with Multihole Catheters when Inserted before Sternotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin Jallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Chasteloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.aca_110_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an 8-item self-administered questionnaire for assessing migraine-related sensory hypersensitivities (MHQ-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Zuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sickout-Arondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-025-02067-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of clinical research in intensive care units: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laclautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.101112. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buprenorphine Substitution as a Tapering Strategy for Opioid Discontinuation in Patients with Chronic Pain: A Nonrandomized and Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40122-025-00781-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job description and perception of clinical research personnel working in a network of French intensive care units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Goubayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la douleur chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.234-49. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menaces sur la prise en charge des patients souffrant de douleur chronique en France : une formation et des structures douleur chronique fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness and metabolic response to exercise in young adult survivors of childhood lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Monzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-07812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Combination of Magnesium, B Vitamins, Rhodiola, and Green Tea (L-Theanine) on Chronically Stressed Healthy Individuals—A Randomized, Placebo-Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1863. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14091863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of single and multiple sessions of lower body diastole-synchronized compressions using a pulsating pneumatic suit on endothelium function and metabolic parameters in patients with type 2 diabetes: two controlled cross-over studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-022-01710-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ninove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Radenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French nationwide survey on the practice of regional anesthesia for breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16532-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Detection of Human Motion During Activities of Daily Living as a Clinical Indicator for the Detection and Early Treatment of Chronic Diseases: The E-Mob Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Samalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.e32362. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French–European version of the Prescription Opioid Misuse Index Scale (POMI-5F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.1042-1052. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-022-02210-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDOL mHealth App and Web Platform for Self-monitoring and Medical Follow-up of Patients With Chronic Pain: Observational Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e30052. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced pain facilitation rather than impaired pain inhibition in burning mouth syndrome female patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gremeau-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pionchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-022-01516-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (6), pp.1299 - 1305. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Totum-63 on glucose homeostasis and postprandial glycemia: a translational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda F. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320 (6), pp.E1119-E1137. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00629.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine hesitancy among hospital staff physicians: A cross-sectional survey in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (32), pp.4481-4488. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la kétamine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2021-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of pain relief, or should non‐invasive medical devices be treated differently in analgesic clinical trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Mourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.553-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Physician</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (6), pp.E783-E794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes of hospital physicians toward childhood mandatory vaccines in France: A cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.1870393. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2020.1870393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectional Study of Prevalence, Characterization and Impact of Chronic Pain Disorders in Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.520-532. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2020.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnesium supplementation, in combination with vitamin B6, on stress and magnesium status: secondary data from a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnesium Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mrh.2020.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la chirurgie dans l’épidémie opioïde : une prise de conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐specific analgesia during a clinical trial in fibromyalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (11), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.13337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French version of the Iowa Satisfaction with Anesthesia Scale (ISAS-F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Falempin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnu-Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé électronique : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding a combined femoral and sciatic nerve block with levobupivacaine and clonidine to general anaesthesia in femoropopliteal bypass surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Longeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cherprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analgesic and opioid-sparing effects of single-shot preoperative paravertebral block for radical mastectomy with immediate reconstruction: A retrospective study with propensity-adjusted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2020.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oro-dental manifestations in a series of acromegalic patients, the AcroDent study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannice Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwan Maqdasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Batisse-Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.824-833. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-20-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.303-311. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single Preoperative Administration of Dexamethasone, Low-dose Pregabalin, or a Combination of the 2, in Spinal Surgery, Does Not Provide a Better Analgesia Than a Multimodal Analgesic Protocol Alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Momon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Dolomie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.594-601. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural adaptation and French validation of the Pain Sensitivity Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1202-1212. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01377-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and motivations for participation in preventive vaccine clinical trials: Experience of 5 clinical research sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Le Huec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (44), pp.6633-6639. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextromethorphan Analgesia in a Human Experimental Model of Hyperalgesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Decleves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ALN.0000000000002736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and postsurgical neuropathic pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (5), pp.342-350. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Labour Pain Used as an Outcome Criterion in Clinical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of a T-type calcium channel blocker in patients with neuropathic pain: A proof-of-concept, randomized, double-blind and controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.1321 - 1330. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milnacipran poorly modulates pain in patients suffering from fibromyalgia: a randomized double-blind controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.2485-2496. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S162810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Formulation of a Magnesium Dietary Supplement Adapted for a Long-Term Use Supplementation Improves Magnesium Bioavailability: In Vitro and Clinical Comparative Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trzeciakiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Trace Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12011-018-1277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sympathetic activation on pain threshold in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared effects on cerebral oxygenation of ephedrine vs phenylephrine to treat hypotension during carotid endarterectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurtha Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.739 - 748. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1440-1681.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French academic's views on financial compensation of participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.619-26. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAAH inhibitors in the limelight, but regrettably</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (07), pp.498 - 501. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5414/cp202687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness and safety of Ethosuximide in the Treatment of non-Diabetic Peripheral Neuropathic Pain: EDONOT—protocol of a randomised, parallel, controlled, double-blinded and multicentre clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.e013530. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent neuropathic pain after inguinal herniorrhaphy depending on the procedure (open mesh v. laparoscopy): a propensity-matched analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Niccolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Libier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Beouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anaesthetic agents do not influence persistent pain after breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Lefebvre-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Albi-Feldzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nougarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Falewee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (10), pp.697-704. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupil diameter during postanesthetic recovery is not influenced by postoperative pain, but by the intraoperative opioid treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinane.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1299-1305. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Psychological Factors in Persistent Pain After Cesarean Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (11), pp.1136-1146. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Aspects of Persistent Postsurgical Pain: A French Multicenter Survey With a 6-Month Prospective Follow-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soule-Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.24.e1-24.e20. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasra Azarnoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.413. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analgesic effects of a bilateral sternal infusion of ropivacaine after cardiac surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg. Anesth. Pain. Med.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.166-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus‐function, wind‐up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus-function, wind-up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lesions in the trigeminal oralis and caudalis subnuclei on different orofacial nociceptive responses in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 803 (1-2), pp.79 - 85. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(98)00624-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2: Définitions et terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Poisbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-10-084587-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of spontaneous cerebral blood flow oscillations during cardiopulmonary bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracranial Pressure and Brain Monitoring XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.337--339, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethosuximide to treat abdominal pain related to Irritable Bowel Syndrome a randomized, controlled, double blind and multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFETD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase I clinical trial to evaluate TOTUM-63, a botanical complex for managing prediabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Scientific Sessions of American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douleur de la neurophysiologie à la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales de Formation sur les Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO-PHARMAT, 2023, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du sexe et/ou du genre en recherche clinique – le rationnel & l’irrationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de Physiologie et Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de preuve : la méthodologie en soutien au discours clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2021, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésusage des antalgiques : les AINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, en téléconférence, Nov 2020, Lille (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les AINS sélectifs et non sélectifs. Usage et mésusage des antalgiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement professionnel continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un polyphénol dans l’hémochromatose et l’hépatosidérose dysmétabolique : étude contrôlée randomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79. Congrès SNFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale Française de Médecine Interne., Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2025.105630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05474908v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macian Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sortais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-025-03317-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v57.43450" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Eljezi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin Jallas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chasteloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.aca_110_24" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336993v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschaumes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sudrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-025-02949-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zuel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout-Arondo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-025-02067-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738547v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gouby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04900-8" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rostaing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07812-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valensi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rezki" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01710-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741778v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia de Castro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16532-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744373v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Lenzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rochette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.ACA_82_20" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741750v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1896" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126327v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baudet-Pommel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-014-1356-5" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2021-0158" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557479v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2020.1870393" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2020.11.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741853v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0094" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042129v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hitier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0468" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462237v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Falempin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnu-Levallois" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Dexter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01563-w" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0109" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741691v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charvin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longeras" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cherprenet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001263" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741788v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Graverend" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2020.03.006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626170v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roumeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannice Thevenon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-20-0176" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460334v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Momon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Dolomie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gardette" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000719" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741718v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ruscheweyh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01377-w" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detoc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Launay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mutter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Huec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.09.048" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460333v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narjoz" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decleves" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000002736" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460341v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline Jesson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000986" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460345v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Breysse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000588" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460346v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joanny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-018-1277-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662464v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.04.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919746v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Aliane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Guesmi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1681.12759" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012355v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duale" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breysse" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bories-Azeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12638" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6LPTXRLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337687v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cp202687" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337204v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duale" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013530" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157579v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Julien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Abbal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2014.09.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626175v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102314v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lefebvre-Kuntz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Albi-Feldzer" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nougar&#232;de" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Falewee" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000215" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Niccola&#239;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouchchane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Libier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beouche" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102328v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Richez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2015.08.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102235v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoeffler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soule-Sonneville" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2013.08.014" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342361v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Molat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00404.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMRRWSJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836891v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836898v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Luccarini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cadet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(98)00624-6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QSWKR4J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836912v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.1996.0202" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRQJ2K0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342387v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514215v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;onard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869650v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zerbib" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambaz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741897v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741887v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741876v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741868v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741859v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2025.105630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05543256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zerbib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zalar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.51368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05474908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macian Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sortais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-025-03317-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschaumes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sudrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-025-02949-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v57.43450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Eljezi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin Jallas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chasteloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.aca_110_24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout-Arondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-025-02067-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gouby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04900-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rostaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0254" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07812-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valensi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rezki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01710-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia de Castro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16532-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baudet-Pommel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-014-1356-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Lenzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.053" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2021-0158" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rochette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.ACA_82_20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2020.1870393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2020.11.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hitier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0468" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0094" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Falempin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnu-Levallois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Dexter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01563-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0109" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longeras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cherprenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001263" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Graverend" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2020.03.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roumeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannice Thevenon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-20-0176" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Momon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Dolomie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gardette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000719" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741718v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ruscheweyh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01377-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detoc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Launay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mutter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Huec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.09.048" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narjoz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decleves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000002736" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline Jesson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000986" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Breysse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000588" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joanny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-018-1277-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.04.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Aliane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Guesmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1681.12759" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breysse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bories-Azeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12638" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6LPTXRLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cp202687" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337204v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013530" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102303v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Niccola&#239;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouchchane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Libier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lefebvre-Kuntz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Albi-Feldzer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nougar&#232;de" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Falewee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000215" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157579v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Abbal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2014.09.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626175v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102328v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Richez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2015.08.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoeffler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soule-Sonneville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2013.08.014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675305v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Molat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00404.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMRRWSJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836898v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Luccarini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cadet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(98)00624-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QSWKR4J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836912v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.1996.0202" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRQJ2K0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342387v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514215v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;onard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869650v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741897v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741887v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741868v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>