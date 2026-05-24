--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Dualé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two epigenetic markers of the fibromyalgia syndrome: A matched case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Aissouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39, pp.105630. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2025.105630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethosuximide and Irritable Bowel Syndrome–Related Abdominal Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Zalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.e2551368. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.51368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sensory testing of pain in osteoporosis: a pilot randomized clinical trial with magnesium supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-025-03317-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (10), pp.e675-e686. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the sympathetic component of the autonomic nervous system on pain before and after third molar extraction– an observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12871-025-02949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female workers suffering from chronic low back pain display different interrelationships between the biopsychosocial variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lanhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.43450. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/jrm.v57.43450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Benefits of Parasternal Block with Multihole Catheters when Inserted before Sternotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin Jallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Chasteloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.aca_110_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an 8-item self-administered questionnaire for assessing migraine-related sensory hypersensitivities (MHQ-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Zuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sickout-Arondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-025-02067-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of clinical research in intensive care units: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laclautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.101112. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buprenorphine Substitution as a Tapering Strategy for Opioid Discontinuation in Patients with Chronic Pain: A Nonrandomized and Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40122-025-00781-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job description and perception of clinical research personnel working in a network of French intensive care units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Goubayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la douleur chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.234-49. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menaces sur la prise en charge des patients souffrant de douleur chronique en France : une formation et des structures douleur chronique fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness and metabolic response to exercise in young adult survivors of childhood lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Monzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-07812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Combination of Magnesium, B Vitamins, Rhodiola, and Green Tea (L-Theanine) on Chronically Stressed Healthy Individuals—A Randomized, Placebo-Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1863. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14091863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of single and multiple sessions of lower body diastole-synchronized compressions using a pulsating pneumatic suit on endothelium function and metabolic parameters in patients with type 2 diabetes: two controlled cross-over studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-022-01710-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ninove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Radenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French nationwide survey on the practice of regional anesthesia for breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16532-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Detection of Human Motion During Activities of Daily Living as a Clinical Indicator for the Detection and Early Treatment of Chronic Diseases: The E-Mob Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Samalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.e32362. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French–European version of the Prescription Opioid Misuse Index Scale (POMI-5F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.1042-1052. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-022-02210-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDOL mHealth App and Web Platform for Self-monitoring and Medical Follow-up of Patients With Chronic Pain: Observational Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e30052. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced pain facilitation rather than impaired pain inhibition in burning mouth syndrome female patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gremeau-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pionchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-022-01516-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (6), pp.1299 - 1305. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Totum-63 on glucose homeostasis and postprandial glycemia: a translational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda F. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320 (6), pp.E1119-E1137. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00629.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine hesitancy among hospital staff physicians: A cross-sectional survey in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (32), pp.4481-4488. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la kétamine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2021-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of pain relief, or should non‐invasive medical devices be treated differently in analgesic clinical trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Mourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.553-554. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Physician</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (6), pp.E783-E794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes of hospital physicians toward childhood mandatory vaccines in France: A cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.1870393. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2020.1870393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectional Study of Prevalence, Characterization and Impact of Chronic Pain Disorders in Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.520-532. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2020.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnesium supplementation, in combination with vitamin B6, on stress and magnesium status: secondary data from a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnesium Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mrh.2020.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la chirurgie dans l’épidémie opioïde : une prise de conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐specific analgesia during a clinical trial in fibromyalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (11), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.13337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French version of the Iowa Satisfaction with Anesthesia Scale (ISAS-F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Falempin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnu-Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé électronique : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding a combined femoral and sciatic nerve block with levobupivacaine and clonidine to general anaesthesia in femoropopliteal bypass surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Longeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cherprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analgesic and opioid-sparing effects of single-shot preoperative paravertebral block for radical mastectomy with immediate reconstruction: A retrospective study with propensity-adjusted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2020.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oro-dental manifestations in a series of acromegalic patients, the AcroDent study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannice Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwan Maqdasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Batisse-Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.824-833. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-20-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.303-311. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single Preoperative Administration of Dexamethasone, Low-dose Pregabalin, or a Combination of the 2, in Spinal Surgery, Does Not Provide a Better Analgesia Than a Multimodal Analgesic Protocol Alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Momon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Dolomie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.594-601. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural adaptation and French validation of the Pain Sensitivity Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1202-1212. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01377-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and motivations for participation in preventive vaccine clinical trials: Experience of 5 clinical research sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Le Huec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (44), pp.6633-6639. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextromethorphan Analgesia in a Human Experimental Model of Hyperalgesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Decleves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ALN.0000000000002736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and postsurgical neuropathic pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (5), pp.342-350. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Labour Pain Used as an Outcome Criterion in Clinical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of a T-type calcium channel blocker in patients with neuropathic pain: A proof-of-concept, randomized, double-blind and controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.1321 - 1330. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milnacipran poorly modulates pain in patients suffering from fibromyalgia: a randomized double-blind controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.2485-2496. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S162810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Formulation of a Magnesium Dietary Supplement Adapted for a Long-Term Use Supplementation Improves Magnesium Bioavailability: In Vitro and Clinical Comparative Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trzeciakiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Trace Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12011-018-1277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sympathetic activation on pain threshold in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared effects on cerebral oxygenation of ephedrine vs phenylephrine to treat hypotension during carotid endarterectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurtha Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.739 - 748. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1440-1681.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French academic's views on financial compensation of participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.619-26. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAAH inhibitors in the limelight, but regrettably</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (07), pp.498 - 501. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5414/cp202687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness and safety of Ethosuximide in the Treatment of non-Diabetic Peripheral Neuropathic Pain: EDONOT—protocol of a randomised, parallel, controlled, double-blinded and multicentre clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.e013530. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent neuropathic pain after inguinal herniorrhaphy depending on the procedure (open mesh v. laparoscopy): a propensity-matched analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Niccolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Libier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Beouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anaesthetic agents do not influence persistent pain after breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Lefebvre-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Albi-Feldzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nougarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Falewee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (10), pp.697-704. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupil diameter during postanesthetic recovery is not influenced by postoperative pain, but by the intraoperative opioid treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinane.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1299-1305. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Psychological Factors in Persistent Pain After Cesarean Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (11), pp.1136-1146. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Aspects of Persistent Postsurgical Pain: A French Multicenter Survey With a 6-Month Prospective Follow-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soule-Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.24.e1-24.e20. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasra Azarnoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.413. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analgesic effects of a bilateral sternal infusion of ropivacaine after cardiac surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg. Anesth. Pain. Med.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.166-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus‐function, wind‐up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus-function, wind-up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lesions in the trigeminal oralis and caudalis subnuclei on different orofacial nociceptive responses in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 803 (1-2), pp.79 - 85. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(98)00624-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2: Définitions et terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Poisbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-10-084587-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of spontaneous cerebral blood flow oscillations during cardiopulmonary bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracranial Pressure and Brain Monitoring XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.337--339, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethosuximide to treat abdominal pain related to Irritable Bowel Syndrome a randomized, controlled, double blind and multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFETD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase I clinical trial to evaluate TOTUM-63, a botanical complex for managing prediabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Scientific Sessions of American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douleur de la neurophysiologie à la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales de Formation sur les Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO-PHARMAT, 2023, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du sexe et/ou du genre en recherche clinique – le rationnel & l’irrationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de Physiologie et Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de preuve : la méthodologie en soutien au discours clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2021, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésusage des antalgiques : les AINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, en téléconférence, Nov 2020, Lille (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les AINS sélectifs et non sélectifs. Usage et mésusage des antalgiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement professionnel continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un polyphénol dans l’hémochromatose et l’hépatosidérose dysmétabolique : étude contrôlée randomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79. Congrès SNFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale Française de Médecine Interne., Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Dualé </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant vs Standard Influenza Vaccine in Adults With Severe Obesity: A Randomized Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Czernichow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Giboin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Sultan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cid/ciag200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two epigenetic markers of the fibromyalgia syndrome: A matched case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Aissouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39, pp.105630. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2025.105630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05515070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethosuximide and Irritable Bowel Syndrome–Related Abdominal Pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Zalar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Network Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 9 (1), pp.e2551368. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2025.51368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative sensory testing of pain in osteoporosis: a pilot randomized clinical trial with magnesium supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eva Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macian Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sortais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging Clinical and Experimental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40520-025-03317-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the sympathetic component of the autonomic nervous system on pain before and after third molar extraction– an observational cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12871-025-02949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Male and female workers suffering from chronic low back pain display different interrelationships between the biopsychosocial variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Lanhers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Coudeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rehabilitation Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57, pp.43450. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2340/jrm.v57.43450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a 1-month methotrexate delay on pneumococcal vaccine immunogenicity and disease control in patients with early rheumatoid arthritis (VACIMRA): an open-label randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Dernis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (10), pp.e675-e686. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2665-9913(25)00071-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05560735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Benefits of Parasternal Block with Multihole Catheters when Inserted before Sternotomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin Jallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Chasteloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (1), pp.39-45. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.aca_110_24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an 8-item self-administered questionnaire for assessing migraine-related sensory hypersensitivities (MHQ-8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gabrielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Zuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Sickout-Arondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.128. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-025-02067-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of clinical research in intensive care units: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laclautre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 38 (2), pp.101112. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2024.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buprenorphine Substitution as a Tapering Strategy for Opioid Discontinuation in Patients with Chronic Pain: A Nonrandomized and Proof of Concept Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célian Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (6), pp.1783-1795. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40122-025-00781-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job description and perception of clinical research personnel working in a network of French intensive care units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.119. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04900-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génétique de la douleur chronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (4), pp.234-49. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing brain function in stressed healthy individuals following the use of a combination of green tea, Rhodiola, magnesium, and B vitamins: an fMRI study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Goubayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1211321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menaces sur la prise en charge des patients souffrant de douleur chronique en France : une formation et des structures douleur chronique fragilisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (1), pp.25-36. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2022-0254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness and metabolic response to exercise in young adult survivors of childhood lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Armand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Monzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.358. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-07812-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced pain facilitation rather than impaired pain inhibition in burning mouth syndrome female patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Gremeau-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pionchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Mulliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Headache and Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.143. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s10194-022-01516-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Life Testing of the Prescription Opioid Misuse Index in French Primary Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Quirin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (22), pp.14845. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192214845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-Term Magnesium Therapy Alleviates Moderate Stress in Patients with Fibromyalgia: A Randomized Double-Blind Clinical Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Voute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.2088. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14102088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of single and multiple sessions of lower body diastole-synchronized compressions using a pulsating pneumatic suit on endothelium function and metabolic parameters in patients with type 2 diabetes: two controlled cross-over studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barber-Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Rezki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cardiovascular Diabetology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12933-022-01710-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutralizing antibodies against SARS-CoV-2 variants following mRNA booster vaccination in adults older than 65 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ninove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Radenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Desaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.20373. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-24409-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a Combination of Magnesium, B Vitamins, Rhodiola, and Green Tea (L-Theanine) on Chronically Stressed Healthy Individuals—A Randomized, Placebo-Controlled Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1863. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu14091863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French nationwide survey on the practice of regional anesthesia for breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Molnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16532-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine Detection of Human Motion During Activities of Daily Living as a Clinical Indicator for the Detection and Early Treatment of Chronic Diseases: The E-Mob Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Thivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bergeret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Samalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (1), pp.e32362. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/32362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French–European version of the Prescription Opioid Misuse Index Scale (POMI-5F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (8), pp.1042-1052. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-022-02210-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eDOL mHealth App and Web Platform for Self-monitoring and Medical Follow-up of Patients With Chronic Pain: Observational Feasibility Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cantagrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Formative Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (3), pp.e30052. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/30052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Sectional Study of Prevalence, Characterization and Impact of Chronic Pain Disorders in Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Corteval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Eschalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (5), pp.520-532. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2020.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04256713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccine hesitancy among hospital staff physicians: A cross-sectional survey in France in 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39 (32), pp.4481-4488. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.06.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 19 (6), pp.1299 - 1305. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Totum-63 on glucose homeostasis and postprandial glycemia: a translational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda F. Otero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 320 (6), pp.E1119-E1137. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpendo.00629.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi la kétamine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Aubrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2021-0158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The price of pain relief, or should non‐invasive medical devices be treated differently in analgesic clinical trials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Mourgues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (3), pp.553-554. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Added Value of Sensitivity to Nonnoxious Stimuli to Predict an Individual's Sensitivity to Pain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pain Physician</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (6), pp.E783-E794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhaled Nitric Oxide before Induction of Anesthesia in Patients with Pulmonary Hypertension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Cardiac Anaesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.452-457. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4103/aca.ACA_82_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03406948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes of hospital physicians toward childhood mandatory vaccines in France: A cross-sectional survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Scronias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Lenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pulcini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Vaccines &amp; Immunotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.1870393. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21645515.2020.1870393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of procyanidin on dietary iron absorption in hereditary hemochromatosis and in dysmetabolic iron overload syndrome: A crossover double-blind randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.97-103. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2019.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle de la chirurgie dans l’épidémie opioïde : une prise de conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.51-52. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of magnesium supplementation, in combination with vitamin B6, on stress and magnesium status: secondary data from a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Noah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnesium Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mrh.2020.0468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐specific analgesia during a clinical trial in fibromyalgia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Giron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50 (11), </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.13337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural validation of a French version of the Iowa Satisfaction with Anesthesia Scale (ISAS-F)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Falempin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gonnu-Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid de Chazeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Dexter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01563-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02462237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé électronique : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Douleur et Analgésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.179-180. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/dea-2020-0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of adding a combined femoral and sciatic nerve block with levobupivacaine and clonidine to general anaesthesia in femoropopliteal bypass surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Charvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Longeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cherprenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (9), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000001263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analgesic and opioid-sparing effects of single-shot preoperative paravertebral block for radical mastectomy with immediate reconstruction: A retrospective study with propensity-adjusted analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gayraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Le Graverend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beguinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surgical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.103-108. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.suronc.2020.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of oro-dental manifestations in a series of acromegalic patients, the AcroDent study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Roumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannice Thevenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwan Maqdasy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Batisse-Lignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrine Connections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.824-833. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EC-20-0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and postsurgical neuropathic pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Génin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (5), pp.342-350. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Single Preoperative Administration of Dexamethasone, Low-dose Pregabalin, or a Combination of the 2, in Spinal Surgery, Does Not Provide a Better Analgesia Than a Multimodal Analgesic Protocol Alone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Momon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Olivier Dolomie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Gardette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (7), pp.594-601. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-acetylcysteine prevents glutathione decrease and does not interfere with paracetamol antinociceptive effect at therapeutic dosage: a randomized double-blind controlled trial in healthy subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Papet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (3), pp.303-311. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barriers and motivations for participation in preventive vaccine clinical trials: Experience of 5 clinical research sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Le Huec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (44), pp.6633-6639. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2019.09.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcultural adaptation and French validation of the Pain Sensitivity Questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vedat Eljezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (10), pp.1202-1212. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-019-01377-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextromethorphan Analgesia in a Human Experimental Model of Hyperalgesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Narjoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Decleves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131 (2), pp.356-368. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/ALN.0000000000002736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Vitamin D Supplementation on Influenza Vaccine Response and Immune Functions in Deficient Elderly Persons: A Randomized Placebo-Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Corbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, 65/12 p. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Advanced Formulation of a Magnesium Dietary Supplement Adapted for a Long-Term Use Supplementation Improves Magnesium Bioavailability: In Vitro and Clinical Comparative Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Joanny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trzeciakiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Trace Element Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 186 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12011-018-1277-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Labour Pain Used as an Outcome Criterion in Clinical Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/AJP.0000000000000588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy and safety of a T-type calcium channel blocker in patients with neuropathic pain: A proof-of-concept, randomized, double-blind and controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Alchaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Deleens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.1321 - 1330. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejp.1221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milnacipran poorly modulates pain in patients suffering from fibromyalgia: a randomized double-blind controlled study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug Design, Development and Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12, pp.2485-2496. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/DDDT.S162810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of sympathetic activation on pain threshold in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.1 - 3. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2017.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared effects on cerebral oxygenation of ephedrine vs phenylephrine to treat hypotension during carotid endarterectomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurtha Aliane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Experimental Pharmacology and Physiology -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (7), pp.739 - 748. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1440-1681.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French academic's views on financial compensation of participants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Breysse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bories-Azeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cornu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.619-26. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eci.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02012355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAAH inhibitors in the limelight, but regrettably</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clinical Pharmacology and Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (07), pp.498 - 501. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5414/cp202687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the effectiveness and safety of Ethosuximide in the Treatment of non-Diabetic Peripheral Neuropathic Pain: EDONOT—protocol of a randomised, parallel, controlled, double-blinded and multicentre clinical trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouki Chenaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (12), pp.e013530. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2016-013530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent neuropathic pain after inguinal herniorrhaphy depending on the procedure (open mesh v. laparoscopy): a propensity-matched analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Niccolaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Libier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Beouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Belon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General anaesthetic agents do not influence persistent pain after breast cancer surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Lefebvre-Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Albi-Feldzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Nougarède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Falewee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Anaesthesiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (10), pp.697-704. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/EJA.0000000000000215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between resting arterial blood pressure and oral postsurgical pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschaumes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Devoize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Sudrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Baudet-Pommel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Oral Investigations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 19 (6), pp.1299-1305. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00784-014-1356-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupil diameter during postanesthetic recovery is not influenced by postoperative pain, but by the intraoperative opioid treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Abbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Anesthesia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinane.2014.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Psychological Factors in Persistent Pain After Cesarean Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (11), pp.1136-1146. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathic Aspects of Persistent Postsurgical Pain: A French Multicenter Survey With a 6-Month Prospective Follow-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemlih Ouchchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Schoeffler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Dubray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Soule-Sonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Pain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.24.e1-24.e20. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpain.2013.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between three types of stented pericardial aortic valves (Trivalve trial): study protocol for a randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasra Azarnoush</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Dorigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.413. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1745-6215-14-413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00916944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analgesic effects of a bilateral sternal infusion of ropivacaine after cardiac surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reg. Anesth. Pain. Med.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.166-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00675305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus‐function, wind‐up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (1), pp.31-40. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulus-function, wind-up and modulation by diffuse noxious inhibitory controls of responses of convergent neurons of the spinal trigeminal nucleus oralis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radhouane Dallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐louis Molat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (1), pp.31 - 40. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1460-9568.1999.00404.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of lesions in the trigeminal oralis and caudalis subnuclei on different orofacial nociceptive responses in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 803 (1-2), pp.79 - 85. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0006-8993(98)00624-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Morphine Microinjections into the Trigeminal Sensory Complex on the Formalin Test in the Rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Luccarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Woda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 142 (2), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/exnr.1996.0202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2: Définitions et terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Poisbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine de la douleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-10-084587-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of spontaneous cerebral blood flow oscillations during cardiopulmonary bypass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Gindre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Cervenansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intracranial Pressure and Brain Monitoring XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, Vienna, pp.337--339, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01792369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethosuximide to treat abdominal pain related to Irritable Bowel Syndrome a randomized, controlled, double blind and multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kerckhove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFETD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, LILLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase I clinical trial to evaluate TOTUM-63, a botanical complex for managing prediabetes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sirvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bargetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chavanelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Macian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Boulliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">77th Scientific Sessions of American Diabetes Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La douleur de la neurophysiologie à la clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33èmes Journées Nationales de Formation sur les Dispositifs Médicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EURO-PHARMAT, 2023, Clermont -Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du sexe et/ou du genre en recherche clinique – le rationnel & l’irrationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de Physiologie et Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niveaux de preuve : la méthodologie en soutien au discours clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2021, Montpellier (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mésusage des antalgiques : les AINS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, en téléconférence, Nov 2020, Lille (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d’un polyphénol dans l’hémochromatose et l’hépatosidérose dysmétabolique : étude contrôlée randomisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lobbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gladine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79. Congrès SNFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Nationale Française de Médecine Interne., Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les AINS sélectifs et non sélectifs. Usage et mésusage des antalgiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement professionnel continu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d’Etude et de Traitement de la Douleur, Nov 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’une supplémentation en vitamine D sur les fonctions immunitaires et la réponse vaccinale chez des sujets âgés carencés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goncalves-Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Talvas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dualé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Guttmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone Nutrition Clinique et Métabolisme (SFNEP). FRA.; Société Française de Nutrition (SFN). FRA., Nov 2016, Montpellier, France. 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId383"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515070v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2025.105630" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05543256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zerbib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zalar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.51368" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05474908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macian Nicolas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sortais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-025-03317-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197641v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschaumes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sudrat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-025-02949-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v57.43450" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Eljezi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin Jallas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chasteloux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.aca_110_24" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336990v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout-Arondo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-025-02067-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738547v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gouby" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04900-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741834v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Martinez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rostaing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0254" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741687v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07812-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016577v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valensi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rezki" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01710-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741778v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia de Castro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perrier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16532-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744373v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30052" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126327v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baudet-Pommel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-014-1356-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557454v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Lenzi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.053" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741837v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2021-0158" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rochette" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boby" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.ACA_82_20" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741750v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1896" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406948v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2020.1870393" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256713v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2020.11.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hitier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0468" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0094" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Falempin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnu-Levallois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Dexter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01563-w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741842v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0109" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741691v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charvin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longeras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cherprenet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001263" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741788v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Graverend" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2020.03.006" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626170v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roumeau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannice Thevenon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-20-0176" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460334v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Momon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Dolomie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gardette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000719" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741718v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ruscheweyh" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01377-w" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detoc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Launay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mutter" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Huec" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.09.048" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narjoz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decleves" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000002736" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460341v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline Jesson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000986" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460345v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Breysse" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000588" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joanny" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-018-1277-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.04.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919746v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Aliane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Guesmi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1681.12759" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012355v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duale" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breysse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bories-Azeau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12638" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6LPTXRLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337687v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cp202687" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337204v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duale" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013530" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102303v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Niccola&#239;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouchchane" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Libier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102314v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lefebvre-Kuntz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Albi-Feldzer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nougar&#232;de" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Falewee" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000215" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157579v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Julien" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Abbal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2014.09.006" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626175v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102328v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Richez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirault" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2015.08.001" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102235v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoeffler" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soule-Sonneville" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2013.08.014" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675305v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Molat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00404.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMRRWSJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836891v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836898v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Luccarini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cadet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(98)00624-6" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QSWKR4J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836912v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.1996.0202" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRQJ2K0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342387v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514215v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;onard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869650v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741897v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741887v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741868v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741859v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615294v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Loubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Czernichow" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giboin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Sultan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guimard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciag200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05515070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Macian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dual&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aissouni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2025.105630" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05543256v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kerckhove" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Zerbib" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zalar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.51368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05474908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eva Pickering" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Morel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macian Nicolas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sortais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40520-025-03317-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336993v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschaumes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Devoize" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sudrat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Dallel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12871-025-02949-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336987v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lanhers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Corteval" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2340/jrm.v57.43450" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560735v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Morel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dernis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(25)00071-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055301v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedat Eljezi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crispin Jallas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Chasteloux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.aca_110_24" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336990v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gabrielli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Zuel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Sickout-Arondo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-025-02067-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Adda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Laclautre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Dubray" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2024.08.008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336978v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lian Bertin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ferrer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40122-025-00781-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04900-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0275" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04441458v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Pickering" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Noah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Goubayon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1211321" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741834v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Martinez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rostaing" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2022-0254" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741687v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Armand" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rochette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Gr&#232;ze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Monzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-07812-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03860939v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gremeau-Richard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pionchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mulliez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01516-7" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fortin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dupouy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Quirin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192214845" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256395v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voute" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102088" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04016577v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Valensi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barber-Chamoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Rezki" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lambert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12933-022-01710-6" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04119081v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ninove" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Lefebvre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Radenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Desaint" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-24409-w" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256366v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Morel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bertin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pouteau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14091863" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741778v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gayraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia de Castro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Perrier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Molnar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16532-6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744386v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thivel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Favreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bergeret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Samalin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/32362" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Delage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cantagrel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Delorme" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-022-02210-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cambier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Serra" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04256713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Eschalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2020.11.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557454v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Lenzi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Scronias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pulcini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.06.053" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03126327v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Baudet-Pommel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00784-014-1356-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03220479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Chavanelle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda F. Otero" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Ripoche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bargetto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00629.2020" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741837v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubrun" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2021-0158" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rochette" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/aca.ACA_82_20" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741750v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1896" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741735v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Giron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Boulliau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03406948v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03557479v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21645515.2020.1870393" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lobbes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gladine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazur" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2019.02.012" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03042129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hitier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mrh.2020.0468" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741743v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.13337" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Falempin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gonnu-Levallois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid de Chazeron" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Dexter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01563-w" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741842v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dea-2020-0109" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741691v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Charvin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longeras" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jouve" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cherprenet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000001263" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741788v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Graverend" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beguinot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.suronc.2020.03.006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626170v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roumeau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joannice Thevenon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemlih Ouchchane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwan Maqdasy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Batisse-Lignier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-20-0176" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460341v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline Jesson" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000986" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460334v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Momon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Verdier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Dolomie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gardette" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000719" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938702v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pickering" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Macian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Papet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dual&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coudert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12437" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460331v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detoc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Launay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mutter" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Le Huec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2019.09.048" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bauer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Storme" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ruscheweyh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-019-01377-w" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460333v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Narjoz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Decleves" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lambert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ALN.0000000000002736" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460342v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Talvas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Guttmann" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Corbin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00065" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cardot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Joanny" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trzeciakiewicz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12011-018-1277-2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460345v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Breysse" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/AJP.0000000000000588" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844578v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kerckhove" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Picard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alchaar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Deleens" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejp.1221" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870569v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Picard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/DDDT.S162810" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01662464v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2017.04.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01919746v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurtha Aliane" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Guesmi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Baud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Rosset" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1440-1681.12759" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02012355v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duale" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Breysse" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bories-Azeau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cornu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eci.12638" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6LPTXRLM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337687v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5414/cp202687" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04337204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouki Chenaf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duale" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2016-013530" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102303v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Niccola&#239;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ouchchane" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Libier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Beouche" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102314v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Lefebvre-Kuntz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Albi-Feldzer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nougar&#232;de" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Falewee" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EJA.0000000000000215" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626175v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157579v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Julien" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Abbal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinane.2014.09.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102328v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Richez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mirault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bonnin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2015.08.001" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102235v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schoeffler" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Soule-Sonneville" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpain.2013.08.014" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00916944v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasra Azarnoush" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Dorigo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farhat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1745-6215-14-413" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00675305v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342361v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Luccarini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Molat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.1999.00404.x" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QMRRWSJC-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836891v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836898v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Luccarini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cadet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Woda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(98)00624-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3QSWKR4J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836912v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cadet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Woda" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/exnr.1996.0202" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRQJ2K0M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342387v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Cadet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514215v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Poisbeau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Besson" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;onard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792369v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nicolet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Gillard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gindre" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cervenansky" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duale" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869650v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Melchior" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01682304v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sirvent" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bargetto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavanelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741897v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741887v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741876v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741868v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lobbes" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pereira" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741859v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740204v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goncalves-Mendez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marceau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>