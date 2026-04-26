--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -488,51 +488,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (176)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (177)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -894,51 +894,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04733163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
@@ -973,110 +973,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
@@ -1111,683 +1107,687 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction de l'usage des antibiotiques en filières monogastriques : état d'avancement et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolution of antimicrobial usages in monogastric species industries: state of progress and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hemonic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Marguerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 354, pp.293-306</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.293-306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945390v1</w:t>
+                <w:t xml:space="preserve">hal-04058446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of antimicrobial usages in monogastric species industries: state of progress and prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participatory approach for an optimization of the use of antibiotics guaranteeing the health and welfare of pigs and poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Paul</w:t>
+                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hemonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mily Leblanc-Maridor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousset</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Marguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35 (4), pp.293-306. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.391-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7322⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058446v1</w:t>
+                <w:t xml:space="preserve">hal-04058789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory approach for an optimization of the use of antibiotics guaranteeing the health and welfare of pigs and poultry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction de l'usage des antibiotiques en filières monogastriques : état d'avancement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 35 (4), pp.391-400. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 354, pp.293-306</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04058789v1</w:t>
+                <w:t xml:space="preserve">hal-03945390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining the use of veterinary drugs in livestock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A participatory approach for building ex ante impact pathways towards a prudent use of antimicrobials in pig and poultry sectors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+                <w:t xml:space="preserve">Marisa Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Molia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7301⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066535v1</w:t>
+                <w:t xml:space="preserve">hal-03879653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach for building ex ante impact pathways towards a prudent use of antimicrobials in pig and poultry sectors in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Streamlining the use of veterinary drugs in livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Peyre</w:t>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Molia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277487. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.241-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879653v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Use of Antimicrobials on Farms: Insights from a Participatory Approach in the French Pig and Poultry Sectors</w:t>
               </w:r>
@@ -1799,64 +1799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Guénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Hemonic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2971,51 +2971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3064,7555 +3064,7547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterborne disease outbreak detection: a simulation-based study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de la sociologie à l’étude de la réduction d’usage des antibiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Mouly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Galey</w:t>
+                <w:t xml:space="preserve">Julie Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph15071505⟩</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (4), pp.307-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623419v1</w:t>
+                <w:t xml:space="preserve">hal-02101571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aujeszky’s disease and Hepatitis E viruses transmission between domestic pigs and wild boars in Corsica: evaluating the importance of wild/domestic interactions and the efficacy of management measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2018.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global dynamics of highly pathogenic avian influenza outbreaks in poultry between 2005 and 2016-Focus on distance and rate of spread</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Tizzani</w:t>
+                <w:t xml:space="preserve">Waterborne disease outbreak detection: a simulation-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Goria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Marite Noh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Ntsama</w:t>
+                <w:t xml:space="preserve">Catherine Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tbed.12986⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15071505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621100v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la sociologie à l’étude de la réduction d’usage des antibiotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global dynamics of highly pathogenic avian influenza outbreaks in poultry between 2005 and 2016-Focus on distance and rate of spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Tizzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Marite Noh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bluhm</w:t>
+                <w:t xml:space="preserve">Francois Ntsama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (4), pp.307-324. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.2006-2016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.4.2395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12986⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101571v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterborne disease outbreak detection: an integrated approach using health administrative databases</w:t>
+                <w:t xml:space="preserve">Antimicrobials in agriculture: reducing their use while limiting health and socioeconomic risks in the countries of the South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Coly</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wh.2017.273⟩</w:t>
+              <w:t xml:space="preserve">Perspective (English edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622398v1</w:t>
+                <w:t xml:space="preserve">hal-05568851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMA and EFSA Joint Scientific Opinion on measures to reduce the need to use antimicrobial agents in animal husbandry in the European Union, and the resulting impacts on food safety (RONAFA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanne Bergendahl</w:t>
+                <w:t xml:space="preserve">Perspectives d’alternatives thérapeutiques antimicrobiennes aux antibiotiques en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.77-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">anses-01634046v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’alternatives thérapeutiques antimicrobiennes aux antibiotiques en élevage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Sanders</w:t>
+                <w:t xml:space="preserve">EMA and EFSA Joint Scientific Opinion on measures to reduce the need to use antimicrobial agents in animal husbandry in the European Union, and the resulting impacts on food safety (RONAFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanda Auce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gabriel Gabriel Beechinor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Bergendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01602639v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01634046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibiotiques en agriculture : réduire leur usage tout en limitant les risques sanitaires et socioéconomiques au Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 39, 4 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18167/agritrop/00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy under contract: the case of traditional free-range poultry farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (1-2), pp.55-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41130-017-0044-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific literature on infectious diseases affecting livestock animals, longitudinal worldwide bibliometric analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Waterborne disease outbreak detection: an integrated approach using health administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0280-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.475-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wh.2017.273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341494v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche française sur les maladies infectieuses des animaux d’élevage : évolution et comparaison à la recherche mondiale</w:t>
+                <w:t xml:space="preserve">Scientific literature on infectious diseases affecting livestock animals, longitudinal worldwide bibliometric analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Jestin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0280-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630236v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of two waterborne disease outbreaks in France: a comparative study with data from cohort studies and from health administrative databases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche française sur les maladies infectieuses des animaux d’élevage : évolution et comparaison à la recherche mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (2), pp.75-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641471v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Leon</w:t>
+                <w:t xml:space="preserve">Description of two waterborne disease outbreaks in France: a comparative study with data from cohort studies and from health administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. van Cauteren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (3), pp.591-601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268815001673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631083v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot simulation study using meat inspection data for syndromic surveillance: use of whole carcass condemnation of adult cattle to assess the performance of several algorithms for outbreak detection.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Dorea</w:t>
+                <w:t xml:space="preserve">A non parametric exact test based on the number of records for an early detection of emerging events: illustration in epidemiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaher Khraibani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268814003495⟩</w:t>
+              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.726-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03610926.2013.799695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631109v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance syndromique peut-elle renforcer la détection précoce des maladies exotiques ou émergentes ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupuy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gay</w:t>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636615v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of several algorithms for outbreak detection using bovine meat inspection data for syndromic surveillance: a pilot study on whole carcass condemnation rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Pilot simulation study using meat inspection data for syndromic surveillance: use of whole carcass condemnation of adult cattle to assess the performance of several algorithms for outbreak detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dorea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Journal of Public Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/ojphi.v7i1.5791⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (12), pp.2559-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268814003495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633884v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective resistance to HPAI H5N1 surveillance in the Thai cockfighting community: insights from a social anthropology study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Paul</w:t>
+                <w:t xml:space="preserve">La surveillance syndromique peut-elle renforcer la détection précoce des maladies exotiques ou émergentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bronner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Figuié</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Poolkhet</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.55-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02631842v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis when the location of infection is uncertain: an innovative approach using an animal- herd-level weighted analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Assessment of several algorithms for outbreak detection using bovine meat inspection data for syndromic surveillance: a pilot study on whole carcass condemnation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5210/ojphi.v7i1.5686⟩</w:t>
+              <w:t xml:space="preserve">Online Journal of Public Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.e125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/ojphi.v7i1.5791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638063v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Based Evaluation of the Performances of an Algorithm for Detecting Abnormal Disease-Related Features in Cattle Mortality Records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+                <w:t xml:space="preserve">Collective resistance to HPAI H5N1 surveillance in the Thai cockfighting community: insights from a social anthropology study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Figuié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kovitvadhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wongnarkpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poolkhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141273⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.106-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2015.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226770v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of bovine cysticercosis in France in 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis when the location of infection is uncertain: an innovative approach using an animal- herd-level weighted analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 47, pp.348-352. </w:t>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.e21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5210/ojphi.v7i1.5686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639300v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non parametric exact test based on the number of records for an early detection of emerging events: illustration in epidemiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation-Based Evaluation of the Performances of an Algorithm for Detecting Abnormal Disease-Related Features in Cattle Mortality Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaher Khraibani</w:t>
+                <w:t xml:space="preserve">Benoît Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Jacob</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Statistics - Theory and Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 44, pp.726-749. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03610926.2013.799695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630295v1</w:t>
+                <w:t xml:space="preserve">hal-01226770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Spatial analysis of bovine cysticercosis in France in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Mas</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.348-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.07.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630154v1</w:t>
+                <w:t xml:space="preserve">hal-02639300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African swine fever</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of standardized surveillance indicators for bovine cysticercosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Berg</w:t>
+                <w:t xml:space="preserve">C. Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anette Bøtner</w:t>
+                <w:t xml:space="preserve">P. Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Browman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariano Domingo</w:t>
+                <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4163⟩</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (3-4), pp.288-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2014.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253948v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forty research issues for the redesign of animal production systems in the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (8), pp.1382-1393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731114001281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pioz</w:t>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guis</w:t>
+                <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.17-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Pleydell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">African swine fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Bøtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïg Halos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Abrial</w:t>
+                <w:t xml:space="preserve">Howard Browman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Danlois</w:t>
+                <w:t xml:space="preserve">Aline de Koeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Garzik</w:t>
+                <w:t xml:space="preserve">Mariano Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21, pp.13. </w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2014015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965563v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Gilot Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 63, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071540v1</w:t>
+                <w:t xml:space="preserve">hal-02630154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des données de saisie des bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 344, pp.62-66</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.24-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632868v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with offal, partial and whole carcass condemnation in ten French cattle slaughterhouses</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïg Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Danlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Garzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.02.008⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2014015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638437v1</w:t>
+                <w:t xml:space="preserve">hal-00965563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of standardized surveillance indicators for bovine cysticercosis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Morlot</w:t>
+                <w:t xml:space="preserve">Valorisation des données de saisie des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Demont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Xavier Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Calavas</w:t>
+                <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 344, pp.62-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071547v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining syndromes using cattle meat inspection data for syndromic surveillance purposes: a statistical approach with the 2005-2010 data from ten French slaughterhouses.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Factors associated with offal, partial and whole carcass condemnation in ten French cattle slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-88⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.262-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644205v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practices associated with Highly Pathogenic Avian Influenza spread in traditional poultry marketing chains: Social and economic perspectives.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard philosophique sur la causalité en épidémiologie – approche interdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Trop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.375-382</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00965561v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire-based survey on distribution and clinical incidence of canine babesiosis in France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Defining syndromes using cattle meat inspection data for syndromic surveillance purposes: a statistical approach with the 2005-2010 data from ten French slaughterhouses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- L. Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 9 (1), pp.41-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-41⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645995v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BSE risk and the use of meat and bone meal in the feed industry: perspectives in the context of relaxing control measures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Practices associated with Highly Pathogenic Avian Influenza spread in traditional poultry marketing chains: Social and economic perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirichai Wongnarkpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithep Poolkhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weerapong Thanapongtharm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Trop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 126 (1), pp.43-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2013.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645950v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard philosophique sur la causalité en épidémiologie – approche interdisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionnaire-based survey on distribution and clinical incidence of canine babesiosis in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaig Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.41-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-9-41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642142v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual factors associated with L- and H-type Bovine Spongiform Encephalopathy in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BSE risk and the use of meat and bone meal in the feed industry: perspectives in the context of relaxing control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.3-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650332v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la valeur ajoutée de la surveillance syndromique pour la détection de phénomènes pathologiques nouveaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Is the age-period-cohort model well suited to an epidemic context? The case of the French BSE epidemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Communications in Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/1948-4690.1047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651129v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Assessment of the utility of routinely collected cattle census and disposal data for syndromic surveillance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43360. </w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 105 (3), pp.244-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965551v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la mortalité des ruminants en France et en Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Individual factors associated with L- and H-type Bovine Spongiform Encephalopathy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Oussaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-8-74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642950v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial and temporal variations of the reproduction number for highly pathogenic avian influenza H5N1 epidemic in Thailand</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle est la valeur ajoutée de la surveillance syndromique pour la détection de phénomènes pathologiques nouveaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Poolkhet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Thanapongtharm</w:t>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.161-189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2012.01.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646756v1</w:t>
+                <w:t xml:space="preserve">hal-02651129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet d’observatoire de la mortalité des animaux de rente : une nouvelle approche de la surveillance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642951v1</w:t>
+                <w:t xml:space="preserve">hal-00965551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the age-period-cohort model well suited to an epidemic context? The case of the French BSE epidemic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Costagliola</w:t>
+                <w:t xml:space="preserve">Surveillance de la mortalité des ruminants en France et en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Communications in Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.145-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/1948-4690.1047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645149v1</w:t>
+                <w:t xml:space="preserve">hal-02642950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the utility of routinely collected cattle census and disposal data for syndromic surveillance.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Estimating spatial and temporal variations of the reproduction number for highly pathogenic avian influenza H5N1 epidemic in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Marquetoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wongnarkpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Poolkhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Thanapongtharm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 105 (3), pp.244-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.12.015⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 106, pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2012.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965451v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Projet d’observatoire de la mortalité des animaux de rente : une nouvelle approche de la surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 325, pp.56-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02644683v1</w:t>
+                <w:t xml:space="preserve">hal-02642951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser la maladie de l'animal au végétal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance of cattle population through real-time mortality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Lannou</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 670, pp.22-27</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59-60, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189604v1</w:t>
+                <w:t xml:space="preserve">hal-02644033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Risk factors for highly pathogenic avian influenza (HPAI) H5N1 infection in backyard chicken farms, Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirichai Wongnarkpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaithep Poolkhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Béringue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+                <w:t xml:space="preserve">Sukanya Thongratsakulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (3), pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191150v1</w:t>
+                <w:t xml:space="preserve">hal-02650028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance syndromique : une nouvelle approche pour la surveillance épidémiologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maîtriser la maladie de l'animal au végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (17), pp.9-13</w:t>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 670, pp.22-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642972v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la mortalité bovine en France de 2003 à 2009</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Vinard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647426v1</w:t>
+                <w:t xml:space="preserve">hal-01191150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spécificités de la santé animale en régions chaudes : le cas des maladies infectieuses majeures en Afrique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646397v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance of cattle population through real-time mortality monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">La surveillance syndromique : une nouvelle approche pour la surveillance épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 59-60, pp.22</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (17), pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644033v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for highly pathogenic avian influenza (HPAI) H5N1 infection in backyard chicken farms, Thailand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de la mortalité bovine en France de 2003 à 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.235-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2011.03.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650028v1</w:t>
+                <w:t xml:space="preserve">hal-02647426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Spécificités de la santé animale en régions chaudes : le cas des maladies infectieuses majeures en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Tolon</w:t>
+                <w:t xml:space="preserve">Etienne Zundel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.65-76</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451029v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the national cattle register to estimate the excess mortality during an epidemic: application to an outbreak of Bluetongue serotype 8</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Fourichon</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (4), pp.207-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2010.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193783v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la mortalité bovine en vue d’estimer l’impact de l’épizootie de fièvre catarrhale ovine en France (2007-2009)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+                <w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57, pp.69-80</w:t>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656398v1</w:t>
+                <w:t xml:space="preserve">hal-02655308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+                <w:t xml:space="preserve">Quantitative estimation of genetic risk for atypical scrapie in French sheep and potential consequences of the current breeding programme for resistance to scrapie on the risk of atypical scrapie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9686-42-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02667524v1</w:t>
+                <w:t xml:space="preserve">hal-00509571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance épidémiologique des tremblantes ovines classique et atypique : enjeux et résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+                <w:t xml:space="preserve">Modélisation de la mortalité bovine en vue d’estimer l’impact de l’épizootie de fièvre catarrhale ovine en France (2007-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (16), pp.321-326</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.69-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656337v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification sanitaire des troupeaux, représentations du risque selon les acteurs et les disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne France Viet</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172 (1-2), pp.150-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2010002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657894v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological approach for substantiating disease freedom in a heterogeneous small population. Application to ovine scrapie, a disease with a strong genetic susceptibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10678,6773 +10670,6760 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00510657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic factors and the risk of highly pathogenic avian influenza H5N1: prospects from a spatial-based model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance épidémiologique des tremblantes ovines classique et atypique : enjeux et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (16), pp.321-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903153v1</w:t>
+                <w:t xml:space="preserve">hal-02656337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Qualification sanitaire des troupeaux, représentations du risque selon les acteurs et les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pecaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hars</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (1), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506068v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tremblante atypique : approche épidémiologique d'une maladie sporadique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthropogenic factors and the risk of highly pathogenic avian influenza H5N1: prospects from a spatial-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraya Tavornpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (3), pp.28-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres/2009076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656119v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling BSE trend over time in Europe, a risk assessment perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585473v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepant epidemiological patterns between classical and atypical scrapie in sheep flocks under French TSE control measures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666347v1</w:t>
+                <w:t xml:space="preserve">hal-01193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the national cattle register to estimate the excess mortality during an epidemic: application to an outbreak of Bluetongue serotype 8</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+                <w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Gauffier</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaig Halos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2010.10.002⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662251v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+                <w:t xml:space="preserve">La tremblante atypique : approche épidémiologique d'une maladie sporadique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655308v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative estimation of genetic risk for atypical scrapie in French sheep and potential consequences of the current breeding programme for resistance to scrapie on the risk of atypical scrapie.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+                <w:t xml:space="preserve">Modelling BSE trend over time in Europe, a risk assessment perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Koeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katayoun Moazami-Goudarzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Laurent</w:t>
+                <w:t xml:space="preserve">Hazel Sheridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1297-9686-42-14⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-010-9455-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509571v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case-control study on the origin of atypical scrapie in sheep, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Discrepant epidemiological patterns between classical and atypical scrapie in sheep flocks under French TSE control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Morignat</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (3), pp.338-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1505.081119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655325v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tremblante : où en est-on ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the trend of bovine spongiform encephalopathy prevalence in France : Use of restricted cubic spline regression in age-period-cohort models to estimate the efficiency of control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50, pp.79-86</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (1-2), pp.90-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656244v1</w:t>
+                <w:t xml:space="preserve">hal-02656700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanglier en Corse et l'épidémiologie de maladies transmissibles à l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Echo des Puys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 129, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of strategies for substantiating freedom from scrapie in a sheep flock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durand Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (16), pp.16:1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1746-6148-5-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quoi la tremblante atypique des ovins est-elle différente de la forme classique de la maladie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Echo des Puys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 127, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maladies à prions : déterminisme génétique, voies de transmission et prévention</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A case-control study on the origin of atypical scrapie in sheep, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (5), pp.710-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1505.081119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656176v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic characterization of Toxoplasma gondii from wild boar (Sus scrofa) in France.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La tremblante : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.79-86</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00418442v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the trend of bovine spongiform encephalopathy prevalence in France : Use of restricted cubic spline regression in age-period-cohort models to estimate the efficiency of control measures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maladies à prions : déterminisme génétique, voies de transmission et prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quadrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 90 (1-2), pp.90-101</w:t>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 302, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656700v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the epidemiology and dynamics of BSE epidemics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic characterization of Toxoplasma gondii from wild boar (Sus scrofa) in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2007053⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 164 (2-4), pp.296-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2009.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902905v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review on the epidemiology and dynamics of BSE epidemics.</w:t>
+                <w:t xml:space="preserve">Review on the epidemiology and dynamics of BSE epidemics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline de Koeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 39 (4), pp.15. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2007053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379857v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESB en France : mise en évidence du rôle des farines animales utilisées dans les aliments pour monogastriques</w:t>
+                <w:t xml:space="preserve">Review on the epidemiology and dynamics of BSE epidemics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline de Koeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dagmar Heim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse Info INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (4), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2007053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653827v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'E.S.B. en France après l'interdiction des farines animales dans l'alimentation des bovins</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Abrial</w:t>
+                <w:t xml:space="preserve">Tremblante atypique : chemin vers une caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arsac Jean Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, juillet/septembre 2007, pp.9-16</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 280, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379879v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00380731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-control study on feed risk factors for BSE cases born after the feed ban in France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Bovine spongiform encephalopathy and spatial analysis of the feed industry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rican</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2007011⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (6), pp.867-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1306.061169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379391v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary approach of data analysis and modeling to estimate the pattern of the BSE epidemic: the example of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Supervie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (5), pp.1141-1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tremblante atypique: tableau épidémioclinique et contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (280), pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremblante atypique: chemin vers une caractérisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId382" w:history="1">
+                <w:t xml:space="preserve">L'E.S.B. en France après l'interdiction des farines animales dans l'alimentation des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (280), pp.23-26</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, juillet/septembre 2007, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653755v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-control study on feed risk factors for BSE cases born after the feed ban in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">Case-control study on feed risk factors for BSE cases born after the feed ban in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 38 (3), pp.505-516. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.505-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2007011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902850v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'E.S.B. en France après l'interdiction des farines animales dans l'alimentation des bovins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESB en France : mise en évidence du rôle des farines animales utilisées dans les aliments pour monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 9, pp.9-15</w:t>
+              <w:t xml:space="preserve">Presse Info INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 293, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653975v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremblante atypique : tableau épidémioclinique et contrôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Tremblante atypique: chemin vers une caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cazeau Géraldine</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Calavas</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 281, pp.23-26</w:t>
+              <w:t xml:space="preserve">, 2007, 38 (280), pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377323v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk yield, age at first calving, and the risk of BSE: An analysis at the farm level in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Case-control study on feed risk factors for BSE cases born after the feed ban in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Bonnardière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.505-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2007011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193782v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine spongiform encephalopathy and spatial analysis of the feed industry.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">L'E.S.B. en France après l'interdiction des farines animales dans l'alimentation des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Garrido</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.9-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378799v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremblante atypique : chemin vers une caractérisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
+                <w:t xml:space="preserve">Tremblante atypique : tableau épidémioclinique et contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsac J.N.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsac Jean Noel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+                <w:t xml:space="preserve">Cazeau Géraldine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 280, pp.23-26</w:t>
+              <w:t xml:space="preserve">, 2007, 281, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00380731v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination alimentaire des bovins NAIF atteints d'ESB. Etudes complémentaires sur la période de distribution des aliments composés aux bovins et sur le rôle des aliments pour volailles</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Milk yield, age at first calving, and the risk of BSE: An analysis at the farm level in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49, pp.45-53</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (1), pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654061v1</w:t>
+                <w:t xml:space="preserve">hal-01193782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of the prevalence of transmissible spongiform encephalopathies in sheep and goats in France in 2002</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t>
+                <w:t xml:space="preserve">Production laitière et risque ESB en France. Analyse à l'échelle des exploitations laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Vinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Bencsik</w:t>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49, pp.131-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661648v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des phénotypes biochimiques de l'ESB par analyse discriminante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t>
+                <w:t xml:space="preserve">Potential sources of infection for BSE cases born in France after 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 49, pp.29-35</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 159 (9), pp.285-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665501v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production laitière et risque ESB en France. Analyse à l'échelle des exploitations laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination alimentaire des bovins NAIF atteints d'ESB. Etudes complémentaires sur la période de distribution des aliments composés aux bovins et sur le rôle des aliments pour volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 49, pp.131-138</w:t>
+              <w:t xml:space="preserve">, 2006, 49, pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655068v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential sources of infection for BSE cases born in France after 1996</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Estimates of the prevalence of transmissible spongiform encephalopathies in sheep and goats in France in 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lafon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 159 (9), pp.285-286</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 158 (20), pp.683-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.158.20.683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656810v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential risk factors for BSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Typologie des phénotypes biochimiques de l'ESB par analyse discriminante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 158 (21), pp.743-744</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 49, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653978v1</w:t>
+                <w:t xml:space="preserve">hal-02665501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of the risk of BSE in France following the ban of meat and bone meal in cattle feed.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Potential risk factors for BSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 158 (21), pp.743-744</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.10.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02681299v1</w:t>
+                <w:t xml:space="preserve">hal-02653978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser la recherche sur les maladies émergentes en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Point de vue épidémiologique sur l'encéphalopathie spongiforme bovine au Royaume Uni et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 123, pp.38-45</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (4), pp.301-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682957v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poultry, pig and the risk of BSE following the feed ban in France - A spatial analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+                <w:t xml:space="preserve">Association of virulence genotype with phylogenetic background in comparison to different seropathotypes of Shiga toxin-producing Escherichia coli isolates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Girardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2005020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (12), pp.6098-6107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.43.12.6098-6107.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902988v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep feed and scrapie France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Philippe</w:t>
+                <w:t xml:space="preserve">Poultry, pig and the risk of BSE following the feed ban in France - A spatial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (4), pp.615-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427845v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatio-temporal analysis of BSE cases born before and after the reinforced feed ban in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sheep feed and scrapie France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.1274-1279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903005v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse spatio-temporelle de l'épizootie d'E.S.B. contribue à évaluer l'effet des mesures de contrôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">A spatio-temporal analysis of BSE cases born before and after the reinforced feed ban in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (5-6), pp.839-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673439v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep feed and scrapie, France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Philippe</w:t>
+                <w:t xml:space="preserve">L'analyse spatio-temporelle de l'épizootie d'E.S.B. contribue à évaluer l'effet des mesures de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.247-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678435v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le statut clinique des cas d'E.S.B. détectés par la surveillance active, et pourquoi n'ont-ils pas été repérés par la surveillance clinique ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Organiser la recherche sur les maladies émergentes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Collin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Desjouis</w:t>
+                <w:t xml:space="preserve">François Schelcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 29, pp.253-257</w:t>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.38-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672729v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Point de vue épidémiologique sur l'encéphalopathie spongiforme bovine au Royaume Uni et en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity of the risk of BSE in France following the ban of meat and bone meal in cattle feed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (1), pp.69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670938v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of virulence genotype with phylogenetic background in comparison to different seropathotypes of Shiga toxin-producing Escherichia coli isolates.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sheep feed and scrapie, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Dalmasso</w:t>
+                <w:t xml:space="preserve">Sandrine Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Bertin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Severine Bord</w:t>
+                <w:t xml:space="preserve">Laurent Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.43.12.6098-6107.2005⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (8), pp.1274-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1108.041223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682671v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology : I. Herd level : a discrete model of disease transmission in a sheep flock</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel est le statut clinique des cas d'E.S.B. détectés par la surveillance active, et pourquoi n'ont-ils pas été repérés par la surveillance clinique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sabatier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Gérard Desjouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 180 (2-3), pp.233-252</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 29, pp.253-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677707v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendance récente de l'épizootie d'ESB en France et efficacité des mesures de contrôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Prevalence of BSE in cattle found dead, euthanased or emergency slaughtered on farms in western France in 2000, 2001 and 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (16), pp.481-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.155.16.481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673664v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de la tremblante et de l'Encéphalopathie Spongiforme Bovine en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the trend of the French BSE epidemic over six birth cohorts through the analysis of abattoir screening in 2001 and 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 35 (3), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2004013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669922v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire analysis of BSE cases in France detected by active surveillance and the reasons for non-notification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+                <w:t xml:space="preserve">Tendance récente de l'épizootie d'ESB en France et efficacité des mesures de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 154 (5), pp.133-136</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671127v1</w:t>
+                <w:t xml:space="preserve">hal-02673664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology : II. Geographical level : hierarchical transfer of the herd model to the regional disease spread</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épidémiologie de la tremblante et de l'Encéphalopathie Spongiforme Bovine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Durand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 179 (4), pp.515-531</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17, pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675631v1</w:t>
+                <w:t xml:space="preserve">hal-02669922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology: II. Geographical level: hierarchical transfer of the herd model to the regional disease spread</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology : I. Herd level : a discrete model of disease transmission in a sheep flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Calavas</w:t>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ducrot</w:t>
+                <w:t xml:space="preserve">Marc André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 179, pp.515-531. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 180 (2-3), pp.233-252</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00162572v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of BSE in cattle found dead, euthanased or emergency slaughtered on farms in western France in 2000, 2001 and 2002</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Questionnaire analysis of BSE cases in France detected by active surveillance and the reasons for non-notification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Desjouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 155 (16), pp.481-485. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 154 (5), pp.133-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671126v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the trend of the French BSE epidemic over six birth cohorts through the analysis of abattoir screening in 2001 and 2002</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology : II. Geographical level : hierarchical transfer of the herd model to the regional disease spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 179 (4), pp.515-531</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902783v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial patterns of the clinical surveillance of BSE in France, analysed from January 1991 to May 2002 through a vigilance index</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology: II. Geographical level: hierarchical transfer of the herd model to the regional disease spread</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2003002⟩</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 179, pp.515-531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2004.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902743v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encéphalopathie spongiforme bovine (E.S.B.) une synthèse de l'épidémiologie en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">How the surveillance system may bias the results of analytical epidemiological studies on BSE: prevalence among dairy versus beef suckler cattle breeds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2002065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673197v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the surveillance system may bias the results of analytical epidemiological studies on BSE: prevalence among dairy versus beef suckler cattle breeds in France</w:t>
               </w:r>
@@ -17456,77 +17435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, pp.185-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17551,90 +17530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il une hétérogénéité spatiale des cas NAIF d'ESB en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17666,4395 +17645,4507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descriptive spatial analysis of BSE in western France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Encéphalopathie spongiforme bovine (E.S.B.) une synthèse de l'épidémiologie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902774v1</w:t>
+                <w:t xml:space="preserve">hal-02673197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the surveillance system may bias the results of analytical epidemiological studies on BSE: prevalence among dairy versus beef suckler cattle breeds in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Temporal and spatial patterns of the clinical surveillance of BSE in France, analysed from January 1991 to May 2002 through a vigilance index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 34 (2), pp.185-192. </w:t>
+              <w:t xml:space="preserve">, 2003, 34 (3), pp.261-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/vetres:2002065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902740v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted surveillance to assess the prevalence of BSE in high-risk populations in western France and the associated risk factors.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Morignat</w:t>
+                <w:t xml:space="preserve">Descriptive spatial analysis of BSE in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (6), pp.749-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676812v1</w:t>
+                <w:t xml:space="preserve">hal-00902774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incidence de la tremblante des petits ruminants a-t-elle augmenté en France depuis l'apparition de l'ESB ? Analyse à partir du réseau de surveillance clinique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que nous ont appris les tests réalisés en abattoir depuis janvier 2001 sur la situation épidémiologique de l'ESB en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 13, pp.25-31</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.193-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672268v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance clinique de l'ESB en France - Etude quantitative des caractéristiques des animaux et des signes cliniques observés en cas de suspicion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Cazeau</w:t>
+                <w:t xml:space="preserve">L'ESB en France. Synthèse sur l'évolution de l'épidémie à partir des données disponibles au 1er octobre 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 153 (12), pp.785-794</w:t>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.181-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671301v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative genetic effects in scrapie disease susceptibility.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeted surveillance to assess the prevalence of BSE in high-risk populations in western France and the associated risk factors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Dubois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">J L Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 325 (5), pp.565-570</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 151 (3), pp.73-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670588v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ESB en France. Synthèse sur l'évolution de l'épidémie à partir des données disponibles au 1er octobre 2002</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">L'incidence de la tremblante des petits ruminants a-t-elle augmenté en France depuis l'apparition de l'ESB ? Analyse à partir du réseau de surveillance clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Savey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.181-186</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670197v1</w:t>
+                <w:t xml:space="preserve">hal-02672268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que nous ont appris les tests réalisés en abattoir depuis janvier 2001 sur la situation épidémiologique de l'ESB en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplicative genetic effects in scrapie disease susceptibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">- Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.193-194</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325 (5), pp.565-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670240v1</w:t>
+                <w:t xml:space="preserve">hal-02670588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Literature reviews : &amp;quot;Applied Veterinary Epidemiology and the Control of Disease in Populations&amp;quot; (&amp;lt;em&amp;gt;Eds : Toma B., Dufour B., Sanaa M., Bénet J. J., Moutou F., Louza A. and Ellis P., Nouvelles Editions Vétérinaires et Alimentaires, Créteil, France, 1999, 576 p., ISBN 92-9044-487-8&amp;lt;/em&amp;gt;)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance clinique de l'ESB en France - Etude quantitative des caractéristiques des animaux et des signes cliniques observés en cas de suspicion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 32 (5), pp.516-517</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 153 (12), pp.785-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673243v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of BSE in western France by screening cattle at risk: preliminary results of a pilot study.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance et épidémiologie de l'encéphalopathie spongiforme bovine en France. Analyse de la situation en mai 2001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J L Vinard</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.- L. Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 149 (2), pp.55-56</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40, pp.15-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674150v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ESB en France : Aggravation du nombre de cas ou maîtrise de la situation ?</w:t>
+                <w:t xml:space="preserve">Literature reviews : &amp;quot;Applied Veterinary Epidemiology and the Control of Disease in Populations&amp;quot; (&amp;lt;em&amp;gt;Eds : Toma B., Dufour B., Sanaa M., Bénet J. J., Moutou F., Louza A. and Ellis P., Nouvelles Editions Vétérinaires et Alimentaires, Créteil, France, 1999, 576 p., ISBN 92-9044-487-8&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Opéron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 26 (20), pp.2-6</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (5), pp.516-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670057v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de l'ESB chez les bovins à risque. Résultats et enseignements de deux programmes de tests en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Prevalence of BSE in western France by screening cattle at risk: preliminary results of a pilot study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 3, pp.6</w:t>
+              <w:t xml:space="preserve">Veterinary Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 149 (2), pp.55-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672326v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et épidémiologie de l'encéphalopathie spongiforme bovine en France. Analyse de la situation en mai 2001</w:t>
+                <w:t xml:space="preserve">L'ESB en France : Aggravation du nombre de cas ou maîtrise de la situation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40, pp.15-22</w:t>
+              <w:t xml:space="preserve">L'Opéron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26 (20), pp.2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670059v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation épidémiologique de l'ESB en France - Point sur les cas NAIF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévalence de l'ESB chez les bovins à risque. Résultats et enseignements de deux programmes de tests en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9, pp.183-186</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 3, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02691226v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et épidémiologie de l'ESB en France. Situation au 27 novembre 2000</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Situation épidémiologique de l'ESB en France - Point sur les cas NAIF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Agrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 9, pp.187-191</w:t>
+              <w:t xml:space="preserve">, 2000, 9, pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689851v1</w:t>
+                <w:t xml:space="preserve">hal-02691226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lettre des &amp;quot;zéro mammite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance et épidémiologie de l'ESB en France. Situation au 27 novembre 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Barnouin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maje Savey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Liaison des Partenaires du Programme Zéro Mammites Lait 5 étoiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 1, pp.1-2</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.187-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695848v1</w:t>
+                <w:t xml:space="preserve">hal-02689851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la prévalence de l'ESB grâce aux &amp;quot;tests rapides&amp;quot;. Analyse des bovins de plus de deux ans morts, euthanasiés ou abattus d'urgence dans le Grand Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La lettre des &amp;quot;zéro mammite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Blaszczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Chassagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Dorr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 9, pp.183-186</w:t>
+              <w:t xml:space="preserve">Bulletin de Liaison des Partenaires du Programme Zéro Mammites Lait 5 étoiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 1, pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692497v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the results of the French small ruminants scrapie surveillance scheme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la prévalence de l'ESB grâce aux &amp;quot;tests rapides&amp;quot;. Analyse des bovins de plus de deux ans morts, euthanasiés ou abattus d'urgence dans le Grand Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Schelcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Andréoletti</w:t>
+                <w:t xml:space="preserve">Jean-Yves Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 35, pp.43-50</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 9, pp.183-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694204v1</w:t>
+                <w:t xml:space="preserve">hal-02692497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude épidémiologique de la tremblante dans un élevage ovin ayant mis en oeuvre un plan d'assainissement contre le maëdi visna</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'écopathologie : une méthode d'approche des maladies multi-factorielles en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Barnouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, pp.17-25</w:t>
+              <w:t xml:space="preserve">JET. Journal Epidémiologie Terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 13 (4), pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694621v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field study on estrus detection in lactating beef cattle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the results of the French small ruminants scrapie surveillance scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Sulpice</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Andréoletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 30 (1), pp.87-98</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35, pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693924v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la dynamique de l'infection dans les troupeaux français atteints d'encéphalopathie spongiforme bovine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Philippe</w:t>
+                <w:t xml:space="preserve">Etude épidémiologique de la tremblante dans un élevage ovin ayant mis en oeuvre un plan d'assainissement contre le maëdi visna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lepetitcolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 35, pp.111-122</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684075v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field study on estrus detection in lactating beef cattle</w:t>
+                <w:t xml:space="preserve">A field study on estrus detection in lactating beef cattle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. T. Gröhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yrjö T. Gröhn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sulpice</w:t>
+                <w:t xml:space="preserve">P. Sulpice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30 (1), pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902559v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écopathologie : une méthode d'approche des maladies multi-factorielles en élevage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la dynamique de l'infection dans les troupeaux français atteints d'encéphalopathie spongiforme bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Barnouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JET. Journal Epidémiologie Terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 13 (4), pp.43</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 35, pp.111-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693611v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothèses sur la transmission de la tremblante à partir de l'analyse épidémiologique de 15 élevages ovins atteints (encéphalopathies spongiformes sub-aigües transmissibles)</w:t>
+                <w:t xml:space="preserve">A field study on estrus detection in lactating beef cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrjö T. Gröhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Senlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 149 (8-9), pp.831-840</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 30 (1), pp.87-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686023v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative interaction between the observer and the observed in veterinary epidemiology.</w:t>
+                <w:t xml:space="preserve">Hypothèses sur la transmission de la tremblante à partir de l'analyse épidémiologique de 15 élevages ovins atteints (encéphalopathies spongiformes sub-aigües transmissibles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 34 (2-3), pp.107-113</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 149 (8-9), pp.831-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02685067v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of the clinical types of udder disease affecting nursing ewes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Qualitative interaction between the observer and the observed in veterinary epidemiology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Sulpice</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 29, pp.21-31</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 34 (2-3), pp.107-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693938v1</w:t>
+                <w:t xml:space="preserve">hal-02685067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance scheme for scrapie in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Classification of the clinical types of udder disease affecting nursing ewes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sulpice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 31-32, pp.07.18.1-07.18.3</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 29, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687625v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the detection delay of a tuberculosis outbreak based on the slaughter inspection compared with the tuberculin testing of the cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boisseleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31-32, pp.12.04.1-12.04.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of techniques for dealing with large numbers of independent variables in epidemiologic studies.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance scheme for scrapie in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I R Dohoo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 29 (3), pp.221-239</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31-32, pp.07.18.1-07.18.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698854v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tremblante ovine : Bilan de six années d'épidémiosurveillance dans le sud de la France (étude sur 173 cas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 28 (179), pp.667-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coûts-bénéfices des prophylaxies. Principe, méthode et illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boisseleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 30, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intéraction entre observateur et observé en écopathologie. Réflexions méthodologiques et épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4 (4), pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque sanitaire toxicologique lié à l'épandage agricole des boues de station d'épuration. Synthèse bibliographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview of techniques for dealing with large numbers of independent variables in epidemiologic studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I R Dohoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Meffre</w:t>
+                <w:t xml:space="preserve">D Hurnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 147 (6), pp.439-444</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (3), pp.221-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694390v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach to complexity in veterinary epidemiology: Example of cattle reproduction</w:t>
+                <w:t xml:space="preserve">Risque sanitaire toxicologique lié à l'épandage agricole des boues de station d'épuration. Synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Legay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">C. Meffre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 4 (1), pp.23-24</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 147 (6), pp.439-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690341v1</w:t>
+                <w:t xml:space="preserve">hal-02694390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of associations among diseases in French dairy cows in two consecutive lactations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Approach to complexity in veterinary epidemiology: Example of cattle reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.T. Gröhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Enevoldsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 27, pp.43-55</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (1), pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688757v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collection of data by non-professionals in ecopathology surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Calavas</w:t>
+                <w:t xml:space="preserve">Analysis of associations among diseases in French dairy cows in two consecutive lactations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Rosner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Ducrot</w:t>
+                <w:t xml:space="preserve">F. Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.98-103</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 27, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902177v1</w:t>
+                <w:t xml:space="preserve">hal-02688757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for infertility in nursing cows linked to calving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+                <w:t xml:space="preserve">Advantages and inconveniences of the Cox model compared with the logistic model: application to a study of risk factors of nursing cow infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jm Philipot</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.196-202</w:t>
+              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902194v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages and inconveniences of the Cox model compared with the logistic model: application to a study of risk factors of nursing cow infertility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId565" w:history="1">
+                <w:t xml:space="preserve">Collection of data by non-professionals in ecopathology surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rosner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.134-139</w:t>
+              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.98-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk factors for infertility in nursing cows linked to calving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902184v1</w:t>
+                <w:t xml:space="preserve">I Cimarosti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A van de Wiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jm Philipot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 25 (2-3), pp.196-202</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches interdisciplinaires en santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Quae, pp.270, 2024, 9782759239719. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-3972-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encéphalopathies Spongiformes Transmissibles animales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Charley-Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Aynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INRA Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1-3, 131 p., 2004, Productions Animales, 2-7380-1187-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22064,51 +22155,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - La recherche interdisciplinaire en santé animale : enjeux et retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22137,392 +22228,392 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et santé animale : Pratiques et défis de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une approche interdisciplinaire en thèse d'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et santé animale : Pratiques et défis de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche interdisciplinaire en santé animale : Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et santé animale : Pratiques et défis de l'interdisciplinarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valoriser la diversité génétique en sélection végétale et animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Croiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroécologie : des recherches pour la transition des filières et des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-69, 2020, 978-2-7592-3129-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort d'un instrument de gestion d'une crise sanitaire en élevage. Le cas du comité de pilotage régional de la crise de la fièvre catarrhale ovine survenue en Corse en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22538,526 +22629,526 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales méditerranéennes d'économie : Développement des territoires méditerranéens: actualités des travaux de recherche en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, , pp.131, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités de l’épidémiologie vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épidémiologie de terrain : Méthodes et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Libbey, pp.753, 2012, 978-2-7420-0803-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique des événements rares : Le cas des valeurs extrêmes et de l'étude des émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Khraibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies émergentes - épidémiologie chez le végétal, l'animal et l'homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, pp.436, 2010, Synthèses (Quae), 978-2-7592-0510-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, Present and Future of Bovine Spongiform Encephalopathy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry G.M. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mad Cow Disease and Related Spongiform Encephalopathies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 284, Springer - Verlag, 2004, Current Topics in Microbiology and Immunology, 978-3-540-20107-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie de l'encéphalopathie spongiforme bovine et de la tremblante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies humaines et animales à prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de l'encéphalopathie spongiforme bovine chez les bovins à risque. Résultats et enseignements de deux programmes de tests en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morignat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies humaines et animales à prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23067,1166 +23158,1166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide méthodologique pour la planification des expertises, l’analyse d’incertitude, la revue de la littérature et l’évaluation du poids des preuves - Rapport du Groupe de travail « Accompagnement de la mise en œuvre des recommandations du GT MER » [GT ACCMER]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Fraize-Frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bayona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Brugioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dopter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anses. 2023, 114 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04276684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crédibilité de l’expertise scientifique - Enjeux et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dargemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Desquilbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anses. 2022, 134 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crédibilité de l’expertise scientifique. Enjeux et recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dargemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Behar-Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bonmatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Desquilbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANSES. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire d’échanges sur les pratiques de recherches interdisciplinaires à INRAE, 7-8 Janvier 2020, Synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garin</w:t>
+                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 22 pp</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890162v2</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Séminaire d’échanges sur les pratiques de recherches interdisciplinaires à INRAE, 7-8 Janvier 2020, Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 22 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899978v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Belloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Dourmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SP-2014-061, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaprogramme EcoServ : proposition de cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Institut National de la Recherche Agronomique. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early detection of an emerging disease based on records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Khraibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2008, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiosurveillance de l'encéphalopathie spongiforme bovine et de la tremblante en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation of the collection of epidemiological and clinical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.J. Hoinville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G. Doherr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAIRJ-CT--98-6056, INRA. 2000</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId624" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId626"/>
+      <w:footerReference w:type="default" r:id="rId628"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24373,51 +24464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Awada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tizzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/2020766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945390v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7322" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7340" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Gu&#233;nin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hobeika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lienhardt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tizzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caceres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile J.M. Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.548483" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coviglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delesalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-1970-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623419v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goria" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mouni&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15071505" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627325v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621100v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marite Noh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ntsama" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12986" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2017.273" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fric" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531213v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00041" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605101v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0044-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gautret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0280-2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630236v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641471v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Cauteren" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001673" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Calavas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814003495" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bronner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633884v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5791" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631842v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovitvadhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongnarkpet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poolkhet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.02.021" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BWF3PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638063v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morlot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5686" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226770v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141273" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639300v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.07.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630295v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2013.799695" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630154v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot Fromont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253948v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette B&#248;tner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Koeijer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Domingo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4163" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071540v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632868v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maugey" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638437v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.02.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0FVWJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071547v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demont" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.03.024" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644205v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morignat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maugey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- L. Vinard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hendrikx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-88" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965561v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Wongnarkpet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithep Poolkhet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapong Thanapongtharm" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.01.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB9QC06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bres" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650332v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oussaid" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-74" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651129v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646756v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marquetoux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thanapongtharm" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.021" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZB6Q2K7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642951v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645149v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1948-4690.1047" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A28B731E64D043D10FC44750656F38B00BC928C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965451v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.12.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49DVBVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189604v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642972v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647426v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vinard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646397v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Thongratsakulc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.03.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQ01S4Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656398v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656337v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657894v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00510657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.02.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKQBKVSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903153v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraya Tavornpanich" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009076" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00506068v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656119v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585473v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ru" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Koeijer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Sheridan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9455-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666347v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.06.019" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z68H8M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662251v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauffier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2010.10.002" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655308v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00509571v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-14" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655325v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1505.081119" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656244v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661399v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788005v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-5-16" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656030v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656176v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656700v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902905v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arnold" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Heim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007053" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379857v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379879v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379391v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007011" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656102v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656034v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653755v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902850v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377323v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac J.N." TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazeau G&#233;raldine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193782v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonaiti" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00380731v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac Jean Noel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654061v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661648v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Biacabe" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vinard" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.158.20.683" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665501v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655068v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656810v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thiebot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653978v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681299v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.10.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL63HBP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682957v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grassi" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902988v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005020" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427845v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903005v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Carpenter" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005037" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673439v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678435v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1108.041223" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672729v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desjouis" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670938v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682671v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dalmasso" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.6098-6107.2005" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677707v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673664v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671127v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675631v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671126v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.155.16.481" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902783v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004013" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902743v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003002" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673197v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427402v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676296v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lauvergne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902774v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003032" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902740v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002065" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676812v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morignat" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vinard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672268v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671301v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazeau" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauvergne" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670588v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dubois" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670197v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670240v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Buquet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673243v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674150v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670057v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672326v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670059v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudert" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691226v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Agrech" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689851v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maje Savey" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695848v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blaszczyk" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692497v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694204v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694621v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693924v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senlis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684075v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902559v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bugnard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Senlis" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693611v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686023v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685067v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693938v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687625v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687868v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peretz" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseleau" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698854v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Dohoo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourichon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donald" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hurnik" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693906v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fontaine" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrouse" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687365v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684010v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694390v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meffre" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690341v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Legay" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Enevoldsen" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688757v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902177v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosner" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902184v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671293v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826014v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Charley-Poulain" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Aynaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/productions-animales/spip.php?rubrique129" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671297v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671301v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671305v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790054v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806787v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821729v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827406v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G.M. Baron" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828231v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828087v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276684v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Roth" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dopter" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178142v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dargemont" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308885v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821574v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829936v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842473v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Hoinville" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ru" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Awada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tizzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/2020766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Gu&#233;nin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hobeika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lienhardt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tizzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caceres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile J.M. Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.548483" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coviglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delesalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-1970-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mouni&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15071505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marite Noh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ntsama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12986" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0044-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2017.273" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gautret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0280-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Cauteren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001673" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2013.799695" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Calavas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814003495" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bronner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5791" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovitvadhi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongnarkpet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poolkhet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.02.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BWF3PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morlot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5686" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141273" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639300v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.07.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.03.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette B&#248;tner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Koeijer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Domingo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4163" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot Fromont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maugey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.02.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0FVWJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morignat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maugey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- L. Vinard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hendrikx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-88" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Wongnarkpet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithep Poolkhet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapong Thanapongtharm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.01.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB9QC06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645950v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1948-4690.1047" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A28B731E64D043D10FC44750656F38B00BC928C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965451v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.12.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49DVBVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oussaid" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-74" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651129v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646756v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marquetoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thanapongtharm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZB6Q2K7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vinard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Thongratsakulc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.03.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQ01S4Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189604v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646397v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauffier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2010.10.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655308v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00509571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656398v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00510657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.02.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKQBKVSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657894v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903153v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraya Tavornpanich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009076" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00506068v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656119v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Koeijer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Sheridan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9455-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666347v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.06.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z68H8M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788005v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-5-16" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656030v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1505.081119" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656244v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902905v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arnold" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Heim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007053" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00380731v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac Jean Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656102v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656034v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379391v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653827v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902850v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377323v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac J.N." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazeau G&#233;raldine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonaiti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655068v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656810v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thiebot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654061v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Biacabe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vinard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.158.20.683" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665501v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653978v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670938v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682671v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dalmasso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.6098-6107.2005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902988v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005020" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427845v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903005v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Carpenter" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005037" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673439v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682957v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grassi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681299v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.10.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL63HBP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678435v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1108.041223" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672729v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desjouis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671126v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.155.16.481" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902783v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673664v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677707v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671127v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675631v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902740v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002065" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427402v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676296v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lauvergne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673197v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902743v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902774v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003032" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670240v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Buquet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670197v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676812v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morignat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vinard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672268v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670588v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dubois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671301v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazeau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauvergne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670059v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674150v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672326v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691226v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Agrech" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689851v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maje Savey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695848v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blaszczyk" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692497v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693611v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694204v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694621v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693924v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senlis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684075v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902559v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bugnard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Senlis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686023v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685067v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693938v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687868v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peretz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseleau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687625v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coton" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693906v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fontaine" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrouse" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687365v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684010v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698854v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Dohoo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourichon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donald" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hurnik" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694390v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meffre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690341v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Legay" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Enevoldsen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688757v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902184v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902177v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosner" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671293v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826014v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Charley-Poulain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Aynaud" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/productions-animales/spip.php?rubrique129" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671297v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671301v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671305v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790054v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806787v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821729v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827406v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G.M. Baron" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828231v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828087v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276684v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Roth" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dopter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178142v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dargemont" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308885v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821574v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829936v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842473v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Hoinville" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ru" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>