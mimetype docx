--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -790,403 +790,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05190876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transition Issue: What Do We Change (or Not) When We Change Antimicrobial Use?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergine Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroChoices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1746-692X.12442⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (3), pp.8149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04733163v1</w:t>
+                <w:t xml:space="preserve">hal-04820215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer conjointement la santé et le bien-être des animaux dans la transition des systèmes d’élevage vers la durabilité</w:t>
+                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Belén Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergine Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8149⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04820215v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal board invited review: Improving animal health and welfare in the transition of livestock farming systems: Towards social acceptability and sustainability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Transition Issue: What Do We Change (or Not) When We Change Antimicrobial Use?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van der Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (3), pp.101100. </w:t>
+              <w:t xml:space="preserve">EuroChoices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (2), pp.67-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2024.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1746-692X.12442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04495275v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04733163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of antimicrobial usages in monogastric species industries: state of progress and prospects</w:t>
               </w:r>
@@ -1503,291 +1503,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A participatory approach for building ex ante impact pathways towards a prudent use of antimicrobials in pig and poultry sectors in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Belloc</w:t>
+                <w:t xml:space="preserve">Streamlining the use of veterinary drugs in livestock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Baéza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277487⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.241-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879653v1</w:t>
+                <w:t xml:space="preserve">hal-04066535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Streamlining the use of veterinary drugs in livestock</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">A participatory approach for building ex ante impact pathways towards a prudent use of antimicrobials in pig and poultry sectors in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Gabriel</w:t>
+                <w:t xml:space="preserve">Marisa Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Baumont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Molia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (4), pp.241-244. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (11), pp.e0277487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0277487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066535v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Use of Antimicrobials on Farms: Insights from a Participatory Approach in the French Pig and Poultry Sectors</w:t>
               </w:r>
@@ -2035,286 +2035,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment faciliter la construction et la conduite des projets interdisciplinaires : retour d'expérience d'un programme de recherche sur la gestion intégrée de la santé des animaux en élevage</w:t>
+                <w:t xml:space="preserve">Antimicrobial Resistance in Africa—How to Relieve the Burden on Family Farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Casabianca</w:t>
+                <w:t xml:space="preserve">Alexandre Hobeika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
+                <w:t xml:space="preserve">Christian Lienhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Wieland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dehays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (10), pp.2515-2520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid2710.210076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198006v1</w:t>
+                <w:t xml:space="preserve">hal-03383287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Resistance in Africa—How to Relieve the Burden on Family Farmers</w:t>
+                <w:t xml:space="preserve">Comment faciliter la construction et la conduite des projets interdisciplinaires : retour d'expérience d'un programme de recherche sur la gestion intégrée de la santé des animaux en élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Wieland</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Belén Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boissy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dehays</w:t>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.213-222</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383287v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global formal live poultry and hatching egg trade network (2004-2016): description and association with poultry disease reporting and presence</w:t>
               </w:r>
@@ -2443,51 +2443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Pathways Toward the Prudent Use of Antimicrobials: The Case of Free-Range Broiler Farmers in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile J.M. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological assessment of the factors associated with antimicrobial use in French free-range broilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coviglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2805,286 +2805,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l’usage des antibiotiques en filières bovins lait et bovins viande : état d’avancement et perspectives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.291-304</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620812v1</w:t>
+                <w:t xml:space="preserve">hal-02352483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle science pour les élevages de demain ? Une réflexion prospective conduite à l’INRA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution de l’usage des antibiotiques en filières bovins lait et bovins viande : état d’avancement et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32 (2), pp.323-338. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.291-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2591⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-02352483v1</w:t>
+                <w:t xml:space="preserve">hal-02620812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la sociologie à l’étude de la réduction d’usage des antibiotiques</w:t>
               </w:r>
@@ -3198,429 +3198,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t>
+                <w:t xml:space="preserve">Waterborne disease outbreak detection: a simulation-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
+                <w:t xml:space="preserve">Damien Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Sarah Goria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Cosson</w:t>
+                <w:t xml:space="preserve">Michael Mounié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+                <w:t xml:space="preserve">Pascal Beaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15071505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937101v1</w:t>
+                <w:t xml:space="preserve">hal-02623419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aujeszky’s disease and Hepatitis E viruses transmission between domestic pigs and wild boars in Corsica: evaluating the importance of wild/domestic interactions and the efficacy of management measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Jori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fvets.2018.00001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterborne disease outbreak detection: a simulation-based study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using design theory to foster innovative cross-disciplinary research: Lessons learned from a research network focused on antimicrobial use and animal microbes’ resistance to antimicrobials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Goria</w:t>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mounié</w:t>
+                <w:t xml:space="preserve">Juliette Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Beaudeau</w:t>
+                <w:t xml:space="preserve">Jean-François Cosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Galey</w:t>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, </w:t>
+              <w:t xml:space="preserve">Veterinary and Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.12 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15071505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vas.2018.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623419v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global dynamics of highly pathogenic avian influenza outbreaks in poultry between 2005 and 2016-Focus on distance and rate of spread</w:t>
               </w:r>
@@ -3825,632 +3825,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives d’alternatives thérapeutiques antimicrobiennes aux antibiotiques en élevage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waterborne disease outbreak detection: an integrated approach using health administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fric</w:t>
+                <w:t xml:space="preserve">Sylvain Coly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+                <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Monnet</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sanders</w:t>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gallay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Water and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (4), pp.475-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wh.2017.273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602639v1</w:t>
+                <w:t xml:space="preserve">hal-02622398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EMA and EFSA Joint Scientific Opinion on measures to reduce the need to use antimicrobial agents in animal husbandry in the European Union, and the resulting impacts on food safety (RONAFA)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomy under contract: the case of traditional free-range poultry farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortané</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4666⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (1-2), pp.55-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-017-0044-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-01634046v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotiques en agriculture : réduire leur usage tout en limitant les risques sanitaires et socioéconomiques au Sud</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives d’alternatives thérapeutiques antimicrobiennes aux antibiotiques en élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Lalmanach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sanders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspective</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.77-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01531213v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy under contract: the case of traditional free-range poultry farmers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">EMA and EFSA Joint Scientific Opinion on measures to reduce the need to use antimicrobial agents in animal husbandry in the European Union, and the resulting impacts on food safety (RONAFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zanda Auce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gabriel Gabriel Beechinor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanne Bergendahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-017-0044-7⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15 (1), pp.1-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2017.4666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605101v1</w:t>
+                <w:t xml:space="preserve">anses-01634046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waterborne disease outbreak detection: an integrated approach using health administrative databases</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotiques en agriculture : réduire leur usage tout en limitant les risques sanitaires et socioéconomiques au Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 15 (4), pp.475-489. </w:t>
+              <w:t xml:space="preserve">Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39, 4 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wh.2017.273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18167/agritrop/00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622398v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific literature on infectious diseases affecting livestock animals, longitudinal worldwide bibliometric analysis</w:t>
               </w:r>
@@ -4661,90 +4661,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of two waterborne disease outbreaks in France: a comparative study with data from cohort studies and from health administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. van Cauteren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4834,51 +4834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4919,554 +4919,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t>
+                <w:t xml:space="preserve">Pilot simulation study using meat inspection data for syndromic surveillance: use of whole carcass condemnation of adult cattle to assess the performance of several algorithms for outbreak detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Chêne</w:t>
+                <w:t xml:space="preserve">F Dorea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Massot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marta Leon</w:t>
+                <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143 (12), pp.2559-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268814003495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631083v1</w:t>
+                <w:t xml:space="preserve">hal-02631109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot simulation study using meat inspection data for syndromic surveillance: use of whole carcass condemnation of adult cattle to assess the performance of several algorithms for outbreak detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La surveillance syndromique peut-elle renforcer la détection précoce des maladies exotiques ou émergentes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bronner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D Calavas</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.55-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631109v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La surveillance syndromique peut-elle renforcer la détection précoce des maladies exotiques ou émergentes ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Assessment of several algorithms for outbreak detection using bovine meat inspection data for syndromic surveillance: a pilot study on whole carcass condemnation rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gay</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Online Journal of Public Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (1), pp.e125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/ojphi.v7i1.5791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636615v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of several algorithms for outbreak detection using bovine meat inspection data for syndromic surveillance: a pilot study on whole carcass condemnation rate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Morignat</w:t>
+                <w:t xml:space="preserve">Diagnosis and incidence risk of clinical canine monocytic ehrlichiosis under field conditions in Southern Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie René-Martellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda C. Dórea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Raphael Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Marta Leon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Online Journal of Public Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (1), pp.e125. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5210/ojphi.v7i1.5791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-014-0613-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633884v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective resistance to HPAI H5N1 surveillance in the Thai cockfighting community: insights from a social anthropology study</w:t>
               </w:r>
@@ -5598,51 +5598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis when the location of infection is uncertain: an innovative approach using an animal- herd-level weighted analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Morlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,295 +5726,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-Based Evaluation of the Performances of an Algorithm for Detecting Abnormal Disease-Related Features in Cattle Mortality Records</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gay</w:t>
+                <w:t xml:space="preserve">Spatial analysis of bovine cysticercosis in France in 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141273⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.348-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226770v1</w:t>
+                <w:t xml:space="preserve">hal-02639300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of bovine cysticercosis in France in 2010</w:t>
+                <w:t xml:space="preserve">Simulation-Based Evaluation of the Performances of an Algorithm for Detecting Abnormal Disease-Related Features in Cattle Mortality Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupuy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Callait-Cardinal</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47, pp.348-352. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639300v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of standardized surveillance indicators for bovine cysticercosis</w:t>
               </w:r>
@@ -6128,1205 +6128,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forty research issues for the redesign of animal production systems in the 21st century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+                <w:t xml:space="preserve">Emmanuelle Gilot Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliel González García</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Michel Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.24-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198243v1</w:t>
+                <w:t xml:space="preserve">hal-02630154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">African swine fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anette Bøtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Browman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Pioz</w:t>
+                <w:t xml:space="preserve">Aline de Koeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Guis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Abrial</w:t>
+                <w:t xml:space="preserve">Mariano Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2015.4163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630168v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Forty research issues for the redesign of animal production systems in the 21st century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (8), pp.1382-1393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731114001281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639488v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African swine fever</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitesse de progression du front des deux épizooties de fièvre catarrhale ovine en France en 2007-2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Howard Browman</w:t>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline de Koeijer</w:t>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariano Domingo</w:t>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.17-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253948v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Mas</w:t>
+                <w:t xml:space="preserve">Did vaccination slow the spread of bluetongue in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pleydell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e85444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0085444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630154v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Mas</w:t>
+                <w:t xml:space="preserve">Lénaïg Halos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Danlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Garzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2014015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071540v1</w:t>
+                <w:t xml:space="preserve">hal-00965563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionnaire-based survey on the distribution and incidence of canine babesiosis in countries of Western Europe.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karin Garzik</w:t>
+                <w:t xml:space="preserve">Prévalence, facteurs associés et répartition spatiale de la cysticercose bovine en France en 2010 et perspectives en termes de surveillance épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Morlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 63, pp.24-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965563v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des données de saisie des bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Factors associated with offal, partial and whole carcass condemnation in ten French cattle slaughterhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.262-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632868v1</w:t>
+                <w:t xml:space="preserve">hal-02638437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with offal, partial and whole carcass condemnation in ten French cattle slaughterhouses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Valorisation des données de saisie des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 344, pp.62-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638437v1</w:t>
+                <w:t xml:space="preserve">hal-02632868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard philosophique sur la causalité en épidémiologie – approche interdisciplinaire</w:t>
               </w:r>
@@ -7394,51 +7394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining syndromes using cattle meat inspection data for syndromic surveillance purposes: a statistical approach with the 2005-2010 data from ten French slaughterhouses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,77 +7687,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire-based survey on distribution and clinical incidence of canine babesiosis in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaig Halos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7916,90 +7916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the age-period-cohort model well suited to an epidemic context? The case of the French BSE epidemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Communications in Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4 (1), pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8045,103 +8045,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the utility of routinely collected cattle census and disposal data for syndromic surveillance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 105 (3), pp.244-52. </w:t>
@@ -8204,90 +8204,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual factors associated with L- and H-type Bovine Spongiform Encephalopathy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8, pp.1-6. </w:t>
@@ -8319,355 +8319,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle est la valeur ajoutée de la surveillance syndromique pour la détection de phénomènes pathologiques nouveaux ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (8), pp.e43360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0043360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651129v1</w:t>
+                <w:t xml:space="preserve">hal-00965551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why did bluetongue spread the way it did? Environmental factors influencing the velocity of bluetongue virus serotype 8 epizootic wave in France.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Quelle est la valeur ajoutée de la surveillance syndromique pour la détection de phénomènes pathologiques nouveaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Savey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 62, pp.161-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965551v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la mortalité des ruminants en France et en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 62, pp.145-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8838,90 +8838,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet d’observatoire de la mortalité des animaux de rente : une nouvelle approche de la surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 325, pp.56-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8946,103 +8946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance of cattle population through real-time mortality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59-60, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9207,446 +9207,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtriser la maladie de l'animal au végétal</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Pioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189604v1</w:t>
+                <w:t xml:space="preserve">hal-02644683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
+                <w:t xml:space="preserve">Maîtriser la maladie de l'animal au végétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Lannou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 670, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191150v1</w:t>
+                <w:t xml:space="preserve">hal-01189604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating front-wave velocity of infectious diseases: a simple, efficient method applied to bluetongue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Abrial</w:t>
+                <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 42 (1), pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-60⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644683v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La surveillance syndromique : une nouvelle approche pour la surveillance épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 4 (17), pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9671,103 +9671,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la mortalité bovine en France de 2003 à 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (3), pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9887,90 +9887,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the national cattle register to estimate the excess mortality during an epidemic: application to an outbreak of Bluetongue serotype 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Gauffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10021,90 +10021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Boschiroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10155,51 +10155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative estimation of genetic risk for atypical scrapie in French sheep and potential consequences of the current breeding programme for resistance to scrapie on the risk of atypical scrapie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gasqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10270,1170 +10270,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la mortalité bovine en vue d’estimer l’impact de l’épizootie de fièvre catarrhale ovine en France (2007-2009)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 57, pp.69-80</w:t>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656398v1</w:t>
+                <w:t xml:space="preserve">hal-01193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Lacour</w:t>
+                <w:t xml:space="preserve">Eve Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaig Halos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667524v1</w:t>
+                <w:t xml:space="preserve">hal-00451029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach for substantiating disease freedom in a heterogeneous small population. Application to ovine scrapie, a disease with a strong genetic susceptibility.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la mortalité bovine en vue d’estimer l’impact de l’épizootie de fièvre catarrhale ovine en France (2007-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57, pp.69-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510657v1</w:t>
+                <w:t xml:space="preserve">hal-02656398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance épidémiologique des tremblantes ovines classique et atypique : enjeux et résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+                <w:t xml:space="preserve">Epidemiological survey of trichinellosis in wild boar (&amp;lt;em&amp;gt;Sus scrofa&amp;lt;/em&amp;gt;) and fox (&amp;lt;em&amp;gt;Vulpes vulpes&amp;lt;/em&amp;gt;) in a French insular region, Corsica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 172 (1-2), pp.150-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.04.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656337v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification sanitaire des troupeaux, représentations du risque selon les acteurs et les disciplines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Laura Boschiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (2), pp.627-631</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657894v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic factors and the risk of highly pathogenic avian influenza H5N1: prospects from a spatial-based model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance épidémiologique des tremblantes ovines classique et atypique : enjeux et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (16), pp.321-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903153v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bovine tuberculosis in livestock and wild boar on the mediterranean island, Corsica.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthropogenic factors and the risk of highly pathogenic avian influenza H5N1: prospects from a spatial-based model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saraya Tavornpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of wildlife diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41 (3), pp.28-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres/2009076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00506068v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological approach for substantiating disease freedom in a heterogeneous small population. Application to ovine scrapie, a disease with a strong genetic susceptibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (1-2), pp.108-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2010.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193783v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence and factors associated with Toxoplasma gondii infection in wild boar ( Sus scrofa) in a Mediterranean island.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">Qualification sanitaire des troupeaux, représentations du risque selon les acteurs et les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pecaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Afonso</w:t>
+                <w:t xml:space="preserve">Stéphane Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Tolon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lénaig Halos</w:t>
+                <w:t xml:space="preserve">Anne France Viet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 138 (9), pp.1257-1266. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (1), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0950268810000117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451029v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tremblante atypique : approche épidémiologique d'une maladie sporadique</w:t>
               </w:r>
@@ -11445,51 +11445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 37, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11508,359 +11508,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling BSE trend over time in Europe, a risk assessment perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrepant epidemiological patterns between classical and atypical scrapie in sheep flocks under French TSE control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10654-010-9455-3⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 185 (3), pp.338-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00585473v1</w:t>
+                <w:t xml:space="preserve">hal-02666347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrepant epidemiological patterns between classical and atypical scrapie in sheep flocks under French TSE control measures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling BSE trend over time in Europe, a risk assessment perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Koeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Sheridan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2009.06.019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.411-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10654-010-9455-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666347v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the trend of bovine spongiform encephalopathy prevalence in France : Use of restricted cubic spline regression in age-period-cohort models to estimate the efficiency of control measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 90 (1-2), pp.90-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11879,559 +11879,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanglier en Corse et l'épidémiologie de maladies transmissibles à l'Homme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Richomme</w:t>
+                <w:t xml:space="preserve">A case-control study on the origin of atypical scrapie in sheep, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oscar Maestrini</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Echo des Puys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (5), pp.710-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1505.081119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661399v1</w:t>
+                <w:t xml:space="preserve">hal-02655325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of strategies for substantiating freedom from scrapie in a sheep flock</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">La tremblante : où en est-on ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Corbière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50, pp.79-86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1746-6148-5-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00788005v1</w:t>
+                <w:t xml:space="preserve">hal-02656244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En quoi la tremblante atypique des ovins est-elle différente de la forme classique de la maladie ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+                <w:t xml:space="preserve">Le sanglier en Corse et l'épidémiologie de maladies transmissibles à l'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Echo des Puys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 127, pp.8</w:t>
+              <w:t xml:space="preserve">, 2009, 129, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656030v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case-control study on the origin of atypical scrapie in sheep, France.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Morignat</w:t>
+                <w:t xml:space="preserve">Comparison of strategies for substantiating freedom from scrapie in a sheep flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durand Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (16), pp.16:1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1746-6148-5-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1505.081119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655325v1</w:t>
+                <w:t xml:space="preserve">hal-00788005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tremblante : où en est-on ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">En quoi la tremblante atypique des ovins est-elle différente de la forme classique de la maladie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50, pp.79-86</w:t>
+              <w:t xml:space="preserve">L'Echo des Puys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 127, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656244v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies à prions : déterminisme génétique, voies de transmission et prévention</w:t>
               </w:r>
@@ -12469,51 +12469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie L. Benestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Perret-Liaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 302, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12564,51 +12564,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ajzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12710,77 +12710,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline de Koeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (4), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12840,77 +12840,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline de Koeijer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmar Heim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (4), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12996,51 +12996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 280, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13078,90 +13078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bovine spongiform encephalopathy and spatial analysis of the feed industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (6), pp.867-71. </w:t>
@@ -13193,679 +13193,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary approach of data analysis and modeling to estimate the pattern of the BSE epidemic: the example of France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">L'E.S.B. en France après l'interdiction des farines animales dans l'alimentation des bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risk Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (5), pp.1141-1150</w:t>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, juillet/septembre 2007, pp.9-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656102v1</w:t>
+                <w:t xml:space="preserve">hal-00379879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremblante atypique: tableau épidémioclinique et contrôle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
+                <w:t xml:space="preserve">Case-control study on feed risk factors for BSE cases born after the feed ban in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (3), pp.505-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2007011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656034v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'E.S.B. en France après l'interdiction des farines animales dans l'alimentation des bovins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ESB en France : mise en évidence du rôle des farines animales utilisées dans les aliments pour monogastriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, juillet/septembre 2007, pp.9-16</w:t>
+              <w:t xml:space="preserve">Presse Info INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 293, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379879v1</w:t>
+                <w:t xml:space="preserve">hal-02653827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case-control study on feed risk factors for BSE cases born after the feed ban in France.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+                <w:t xml:space="preserve">Complementary approach of data analysis and modeling to estimate the pattern of the BSE epidemic: the example of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Supervie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risk Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (5), pp.1141-1150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00379391v1</w:t>
+                <w:t xml:space="preserve">hal-02656102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESB en France : mise en évidence du rôle des farines animales utilisées dans les aliments pour monogastriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tremblante atypique: tableau épidémioclinique et contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Presse Info INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 293, pp.12-13</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (280), pp.24-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653827v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tremblante atypique: chemin vers une caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Arsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (280), pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13929,91 +13929,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 38 (3), pp.505-516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2007011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902850v1</w:t>
@@ -14037,90 +14037,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'E.S.B. en France après l'interdiction des farines animales dans l'alimentation des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.9-15</w:t>
@@ -14143,925 +14143,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremblante atypique : tableau épidémioclinique et contrôle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+                <w:t xml:space="preserve">Milk yield, age at first calving, and the risk of BSE: An analysis at the farm level in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsac J.N.</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 281, pp.23-26</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 78 (1), pp.67-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377323v1</w:t>
+                <w:t xml:space="preserve">hal-01193782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk yield, age at first calving, and the risk of BSE: An analysis at the farm level in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+                <w:t xml:space="preserve">Tremblante atypique : tableau épidémioclinique et contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fediaevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsac J.N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bonaiti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cazeau Géraldine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 78 (1), pp.67-78</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 281, pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193782v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production laitière et risque ESB en France. Analyse à l'échelle des exploitations laitières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination alimentaire des bovins NAIF atteints d'ESB. Etudes complémentaires sur la période de distribution des aliments composés aux bovins et sur le rôle des aliments pour volailles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 49, pp.131-138</w:t>
+              <w:t xml:space="preserve">, 2006, 49, pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655068v1</w:t>
+                <w:t xml:space="preserve">hal-02654061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential sources of infection for BSE cases born in France after 1996</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Ducrot</w:t>
+                <w:t xml:space="preserve">Estimates of the prevalence of transmissible spongiform encephalopathies in sheep and goats in France in 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Lafon</w:t>
+                <w:t xml:space="preserve">Jean-Louis Vinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Thiebot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Bencsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 159 (9), pp.285-286</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 158 (20), pp.683-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/vr.158.20.683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656810v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination alimentaire des bovins NAIF atteints d'ESB. Etudes complémentaires sur la période de distribution des aliments composés aux bovins et sur le rôle des aliments pour volailles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+                <w:t xml:space="preserve">Typologie des phénotypes biochimiques de l'ESB par analyse discriminante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaëlle Biacabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 49, pp.45-53</w:t>
+              <w:t xml:space="preserve">, 2006, 49, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654061v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimates of the prevalence of transmissible spongiform encephalopathies in sheep and goats in France in 2002</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Vinard</w:t>
+                <w:t xml:space="preserve">Potential sources of infection for BSE cases born in France after 1996</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bencsik</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 158 (20), pp.683-687. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 159 (9), pp.285-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661648v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie des phénotypes biochimiques de l'ESB par analyse discriminante</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production laitière et risque ESB en France. Analyse à l'échelle des exploitations laitières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude La Bonnardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baron</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard B. Bonaiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 49, pp.29-35</w:t>
+              <w:t xml:space="preserve">, 2006, 49, pp.131-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665501v1</w:t>
+                <w:t xml:space="preserve">hal-02655068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential risk factors for BSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15112,51 +15112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue épidémiologique sur l'encéphalopathie spongiforme bovine au Royaume Uni et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15322,416 +15322,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poultry, pig and the risk of BSE following the feed ban in France - A spatial analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Organiser la recherche sur les maladies émergentes en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Grassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eloit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Schelcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Mensuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 123, pp.38-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00902988v1</w:t>
+                <w:t xml:space="preserve">hal-02682957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheep feed and scrapie France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Philippe</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity of the risk of BSE in France following the ban of meat and bone meal in cattle feed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 67 (1), pp.69-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prevetmed.2004.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427845v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatio-temporal analysis of BSE cases born before and after the reinforced feed ban in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Carpenter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36 (5-6), pp.839-853. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00903005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse spatio-temporelle de l'épizootie d'E.S.B. contribue à évaluer l'effet des mesures de contrôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Costagliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15746,311 +15758,299 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29, pp.247-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02673439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser la recherche sur les maladies émergentes en France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Poultry, pig and the risk of BSE following the feed ban in France - A spatial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Mensuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 36 (4), pp.615-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2005020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682957v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity of the risk of BSE in France following the ban of meat and bone meal in cattle feed.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jarrige</w:t>
+                <w:t xml:space="preserve">Sheep feed and scrapie France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Remontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11, pp.1274-1279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681299v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheep feed and scrapie, France.</w:t>
               </w:r>
@@ -16062,51 +16062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16183,51 +16183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le statut clinique des cas d'E.S.B. détectés par la surveillance active, et pourquoi n'ont-ils pas été repérés par la surveillance clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16295,103 +16295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of BSE in cattle found dead, euthanased or emergency slaughtered on farms in western France in 2000, 2001 and 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 155 (16), pp.481-485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16425,90 +16425,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the trend of the French BSE epidemic over six birth cohorts through the analysis of abattoir screening in 2001 and 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude La Bonnardière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16549,359 +16549,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendance récente de l'épizootie d'ESB en France et efficacité des mesures de contrôle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology : I. Herd level : a discrete model of disease transmission in a sheep flock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 14, pp.1-3</w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 180 (2-3), pp.233-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673664v1</w:t>
+                <w:t xml:space="preserve">hal-02677707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie de la tremblante et de l'Encéphalopathie Spongiforme Bovine en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17, pp.67-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology : I. Herd level : a discrete model of disease transmission in a sheep flock</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc André Dubois</w:t>
+                <w:t xml:space="preserve">Tendance récente de l'épizootie d'ESB en France et efficacité des mesures de contrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 180 (2-3), pp.233-252</w:t>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677707v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionnaire analysis of BSE cases in France detected by active surveillance and the reasons for non-notification</w:t>
               </w:r>
@@ -16939,51 +16939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Desjouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 154 (5), pp.133-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17008,90 +17008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of scrapie epidemiology : II. Geographical level : hierarchical transfer of the herd model to the regional disease spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17292,90 +17292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the surveillance system may bias the results of analytical epidemiological studies on BSE: prevalence among dairy versus beef suckler cattle breeds in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34 (2), pp.185-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17403,580 +17403,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00902740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the surveillance system may bias the results of analytical epidemiological studies on BSE: prevalence among dairy versus beef suckler cattle breeds in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encéphalopathie spongiforme bovine (E.S.B.) une synthèse de l'épidémiologie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 34, pp.185-192</w:t>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427402v1</w:t>
+                <w:t xml:space="preserve">hal-02673197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il une hétérogénéité spatiale des cas NAIF d'ESB en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">Temporal and spatial patterns of the clinical surveillance of BSE in France, analysed from January 1991 to May 2002 through a vigilance index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cuenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gasqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Cazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34 (3), pp.261-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2003002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676296v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00902743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encéphalopathie spongiforme bovine (E.S.B.) une synthèse de l'épidémiologie en France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How the surveillance system may bias the results of analytical epidemiological studies on BSE: prevalence among dairy versus beef suckler cattle breeds in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.23-30</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 34, pp.185-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673197v1</w:t>
+                <w:t xml:space="preserve">hal-00427402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spatial patterns of the clinical surveillance of BSE in France, analysed from January 1991 to May 2002 through a vigilance index</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Existe-t-il une hétérogénéité spatiale des cas NAIF d'ESB en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 43, pp.49-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00902743v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptive spatial analysis of BSE in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lauvergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18148,51 +18148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ESB en France. Synthèse sur l'évolution de l'épidémie à partir des données disponibles au 1er octobre 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18355,77 +18355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incidence de la tremblante des petits ruminants a-t-elle augmenté en France depuis l'apparition de l'ESB ? Analyse à partir du réseau de surveillance clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Savey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13, pp.25-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18444,277 +18444,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplicative genetic effects in scrapie disease susceptibility.</w:t>
+                <w:t xml:space="preserve">Surveillance clinique de l'ESB en France - Etude quantitative des caractéristiques des animaux et des signes cliniques observés en cas de suspicion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Dubois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">G. Cazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Morignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 325 (5), pp.565-570</w:t>
+              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 153 (12), pp.785-794</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670588v1</w:t>
+                <w:t xml:space="preserve">hal-02671301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance clinique de l'ESB en France - Etude quantitative des caractéristiques des animaux et des signes cliniques observés en cas de suspicion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Cazeau</w:t>
+                <w:t xml:space="preserve">Multiplicative genetic effects in scrapie disease susceptibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 153 (12), pp.785-794</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 325 (5), pp.565-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671301v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et épidémiologie de l'encéphalopathie spongiforme bovine en France. Analyse de la situation en mai 2001</w:t>
               </w:r>
@@ -18894,51 +18894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of BSE in western France by screening cattle at risk: preliminary results of a pilot study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19088,51 +19088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de l'ESB chez les bovins à risque. Résultats et enseignements de deux programmes de tests en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19196,64 +19196,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation épidémiologique de l'ESB en France - Point sur les cas NAIF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Agrech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19308,51 +19308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et épidémiologie de l'ESB en France. Situation au 27 novembre 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19554,90 +19554,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la prévalence de l'ESB grâce aux &amp;quot;tests rapides&amp;quot;. Analyse des bovins de plus de deux ans morts, euthanasiés ou abattus d'urgence dans le Grand Ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Morignat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 9, pp.183-186</w:t>
@@ -19761,51 +19761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the results of the French small ruminants scrapie surveillance scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19873,51 +19873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude épidémiologique de la tremblante dans un élevage ovin ayant mis en oeuvre un plan d'assainissement contre le maëdi visna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lepetitcolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20119,51 +20119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20339,51 +20339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothèses sur la transmission de la tremblante à partir de l'analyse épidémiologique de 15 élevages ovins atteints (encéphalopathies spongiformes sub-aigües transmissibles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 149 (8-9), pp.831-840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20421,64 +20421,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative interaction between the observer and the observed in veterinary epidemiology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20516,51 +20516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the clinical types of udder disease affecting nursing ewes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20618,679 +20618,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the detection delay of a tuberculosis outbreak based on the slaughter inspection compared with the tuberculin testing of the cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance scheme for scrapie in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Peretz</w:t>
+                <w:t xml:space="preserve">T. Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Boisseleau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 31-32, pp.12.04.1-12.04.3</w:t>
+              <w:t xml:space="preserve">, 1997, 31-32, pp.07.18.1-07.18.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687868v1</w:t>
+                <w:t xml:space="preserve">hal-02687625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance scheme for scrapie in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the detection delay of a tuberculosis outbreak based on the slaughter inspection compared with the tuberculin testing of the cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Coton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baron</w:t>
+                <w:t xml:space="preserve">G. Peretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Belli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Boisseleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 31-32, pp.07.18.1-07.18.3</w:t>
+              <w:t xml:space="preserve">, 1997, 31-32, pp.12.04.1-12.04.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687625v1</w:t>
+                <w:t xml:space="preserve">hal-02687868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tremblante ovine : Bilan de six années d'épidémiosurveillance dans le sud de la France (étude sur 173 cas)</w:t>
+                <w:t xml:space="preserve">An overview of techniques for dealing with large numbers of independent variables in epidemiologic studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Russo</w:t>
+                <w:t xml:space="preserve">I R Dohoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Fontaine</w:t>
+                <w:t xml:space="preserve">C Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peyrouse</w:t>
+                <w:t xml:space="preserve">A Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Hurnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 28 (179), pp.667-670</w:t>
+              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 29 (3), pp.221-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693906v1</w:t>
+                <w:t xml:space="preserve">hal-02698854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse coûts-bénéfices des prophylaxies. Principe, méthode et illustrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intéraction entre observateur et observé en écopathologie. Réflexions méthodologiques et épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Boisseleau</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 30, pp.13-19</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4 (4), pp.341-350</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02687365v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intéraction entre observateur et observé en écopathologie. Réflexions méthodologiques et épistémologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Tremblante ovine : Bilan de six années d'épidémiosurveillance dans le sud de la France (étude sur 173 cas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Faye</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Belli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 4 (4), pp.341-350</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (179), pp.667-670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684010v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of techniques for dealing with large numbers of independent variables in epidemiologic studies.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse coûts-bénéfices des prophylaxies. Principe, méthode et illustrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D Hurnik</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Boisseleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Veterinary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 29 (3), pp.221-239</w:t>
+              <w:t xml:space="preserve">Epidémiologie et Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 30, pp.13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698854v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque sanitaire toxicologique lié à l'épandage agricole des boues de station d'épuration. Synthèse bibliographique</w:t>
               </w:r>
@@ -21410,51 +21410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.T. Gröhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Enevoldsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 4 (1), pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21479,51 +21479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of associations among diseases in French dairy cows in two consecutive lactations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21626,51 +21626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bugnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 25 (2-3), pp.134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21695,51 +21695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection of data by non-professionals in ecopathology surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Rosner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21956,51 +21956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches interdisciplinaires en santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22182,51 +22182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - La recherche interdisciplinaire en santé animale : enjeux et retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde C. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22346,51 +22346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche interdisciplinaire en santé animale : Bilan et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22583,51 +22583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort d'un instrument de gestion d'une crise sanitaire en élevage. Le cas du comité de pilotage régional de la crise de la fièvre catarrhale ovine survenue en Corse en 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22665,64 +22665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécificités de l’épidémiologie vétérinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hendrikx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22760,51 +22760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique des événements rares : Le cas des valeurs extrêmes et de l'étude des émergences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaher Khraibani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22868,51 +22868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past, Present and Future of Bovine Spongiform Encephalopathy in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22976,51 +22976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie de l'encéphalopathie spongiforme bovine et de la tremblante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les maladies humaines et animales à prions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23045,51 +23045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de l'encéphalopathie spongiforme bovine chez les bovins à risque. Résultats et enseignements de deux programmes de tests en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23528,263 +23528,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Berri</w:t>
+                <w:t xml:space="preserve">Séminaire d’échanges sur les pratiques de recherches interdisciplinaires à INRAE, 7-8 Janvier 2020, Synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 22 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02899978v1</w:t>
+                <w:t xml:space="preserve">hal-02890162v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire d’échanges sur les pratiques de recherches interdisciplinaires à INRAE, 7-8 Janvier 2020, Synthèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Garin</w:t>
+                <w:t xml:space="preserve">Réflexion prospective interdisciplinaire Science pour les élevages de demain. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Berri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] INRAE. 2020, 22 pp</w:t>
+              <w:t xml:space="preserve">[0] INRAE. 2020, 53 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890162v2</w:t>
+                <w:t xml:space="preserve">hal-02899978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils et leviers pour favoriser le développement d'une génétique animale adaptée aux enjeux de l'agroécologie</w:t>
               </w:r>
@@ -24053,51 +24053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Garrido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] 2008, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -24119,51 +24119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiosurveillance de l'encéphalopathie spongiforme bovine et de la tremblante en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Calavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -24464,51 +24464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Awada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tizzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/2020766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879653v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277487" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Gu&#233;nin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hobeika" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lienhardt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210076" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tizzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caceres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile J.M. Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.548483" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coviglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delesalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-1970-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620812v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627325v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623419v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mouni&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15071505" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marite Noh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ntsama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12986" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fric" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531213v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605101v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0044-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622398v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallay" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2017.273" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gautret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0280-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Cauteren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001673" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2013.799695" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631109v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Calavas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814003495" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636615v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bronner" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633884v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5791" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovitvadhi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongnarkpet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poolkhet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.02.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BWF3PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morlot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5686" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226770v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141273" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639300v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.07.025" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.03.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253948v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette B&#248;tner" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Koeijer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Domingo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4163" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot Fromont" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071540v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632868v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maugey" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638437v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.02.008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0FVWJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morignat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maugey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- L. Vinard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hendrikx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-88" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Wongnarkpet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithep Poolkhet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapong Thanapongtharm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.01.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB9QC06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645950v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1948-4690.1047" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A28B731E64D043D10FC44750656F38B00BC928C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965451v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.12.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49DVBVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oussaid" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-74" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651129v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savey" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646756v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marquetoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thanapongtharm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZB6Q2K7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vinard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Thongratsakulc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.03.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQ01S4Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189604v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646397v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauffier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2010.10.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655308v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00509571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656398v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00510657v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.02.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKQBKVSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657894v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903153v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraya Tavornpanich" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009076" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00506068v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656119v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585473v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Koeijer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Sheridan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9455-3" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666347v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.06.019" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z68H8M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788005v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-5-16" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656030v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655325v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1505.081119" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656244v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902905v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arnold" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Heim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007053" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00380731v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac Jean Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656102v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656034v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379391v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007011" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653827v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902850v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377323v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac J.N." TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazeau G&#233;raldine" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193782v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonaiti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655068v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656810v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thiebot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654061v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661648v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Biacabe" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vinard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.158.20.683" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665501v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653978v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670938v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682671v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dalmasso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.6098-6107.2005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902988v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005020" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427845v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903005v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Carpenter" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005037" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673439v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682957v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grassi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681299v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.10.004" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL63HBP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678435v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1108.041223" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672729v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desjouis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671126v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.155.16.481" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902783v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673664v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677707v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671127v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675631v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902740v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002065" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427402v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676296v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lauvergne" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673197v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902743v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003002" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902774v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003032" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670240v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Buquet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670197v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676812v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morignat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vinard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672268v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670588v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dubois" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671301v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazeau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauvergne" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670059v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674150v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672326v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691226v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Agrech" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689851v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maje Savey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695848v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blaszczyk" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692497v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693611v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694204v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694621v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693924v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senlis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684075v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902559v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bugnard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Senlis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686023v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685067v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693938v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687868v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peretz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseleau" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687625v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coton" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693906v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fontaine" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrouse" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687365v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684010v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698854v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Dohoo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourichon" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donald" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hurnik" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694390v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meffre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690341v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Legay" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Enevoldsen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688757v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902184v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902177v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosner" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671293v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826014v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Charley-Poulain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Aynaud" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/productions-animales/spip.php?rubrique129" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671297v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671301v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671305v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790054v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806787v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821729v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827406v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G.M. Baron" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828231v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828087v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276684v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Roth" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dopter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178142v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dargemont" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308885v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821574v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829936v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842473v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Hoinville" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ru" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Awada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tizzani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/tbed/2020766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bel&#233;n Barrio" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergine Even" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04495275v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101100" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04733163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortan&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van der Laan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1746-692X.12442" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058446v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Paul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mily Leblanc-Maridor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hemonic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Marguerie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Guenin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945390v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gabriel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Baumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7301" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03879653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Peyre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Molia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0277487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838493v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Gu&#233;nin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Carre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics11101370" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03383287v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hobeika" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lienhardt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Wieland" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dehays" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210076" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tizzani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caceres" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2021.101322" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03014053v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile J.M. Adam" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde C. Paul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.548483" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504605v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Adam" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coviglio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delesalle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-019-1970-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618492v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bastien" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2469" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352483v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2591" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101571v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bluhm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.4.2395" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623419v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mouly" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mouni&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beaudeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15071505" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627325v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rossi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Jori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richomme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01937101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cosson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2018.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Marite Noh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ntsama" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12986" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568851v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622398v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vincent" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrido" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2017.273" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-017-0044-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602639v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fric" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Lalmanach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sanders" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01634046v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Murphy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Ricci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zanda Auce" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gabriel Gabriel Beechinor" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanne Bergendahl" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2017.4666" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531213v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18167/agritrop/00041" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Gautret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pineau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0280-2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630236v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641471v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. van Cauteren" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beaudeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268815001673" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630295v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Khraibani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jacob" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sala" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610926.2013.799695" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupuy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Morignat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dorea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Calavas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268814003495" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bronner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda C. D&#243;rea" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5791" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#234;ne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Massot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Leon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-014-0613-4" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovitvadhi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wongnarkpet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poolkhet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2015.02.021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H7BWF3PZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638063v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Morlot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Callait-Cardinal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/ojphi.v7i1.5686" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.07.025" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hendrikx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141273" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071547v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupuy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demont" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Calavas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2014.03.024" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630154v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot Fromont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berg" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette B&#248;tner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Browman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Koeijer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Domingo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2015.4163" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198243v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lamothe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114001281" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630168v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Pioz" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pleydell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abrial" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639488v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0085444" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965563v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Halos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Danlois" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Garzik" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2014015" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638437v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.02.008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0FVWJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632868v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Maugey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642142v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morignat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Maugey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.- L. Vinard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hendrikx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-88" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965561v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirichai Wongnarkpet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaithep Poolkhet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerapong Thanapongtharm" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2013.01.008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCB9QC06-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645995v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;naig Halos" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chao" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-9-41" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645950v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Costagliola" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/1948-4690.1047" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A28B731E64D043D10FC44750656F38B00BC928C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965451v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.12.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J49DVBVN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oussaid" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-74" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965551v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crespin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0043360" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651129v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Savey" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642950v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646756v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Marquetoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Thanapongtharm" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2012.01.021" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZB6Q2K7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642951v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vinard" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gasqui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Thongratsakulc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2011.03.009" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNQ01S4Z-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644683v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-60" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189604v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642972v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647426v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646397v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lancelot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Zundel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gauffier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2010.10.002" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655308v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Boschiroli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hars" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00509571v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fediaevsky" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katayoun Moazami-Goudarzi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurent" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9686-42-14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451029v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Afonso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tolon" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268810000117" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656398v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667524v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Lacour" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.04.026" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Z5ND8LZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00506068v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Boschiroli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656337v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903153v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saraya Tavornpanich" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres/2009076" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00510657v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2010.02.017" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKQBKVSD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657894v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pecaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petit" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne France Viet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2010002" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656119v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666347v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2009.06.019" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2Z68H8M-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585473v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ru" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Koeijer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Sheridan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-010-9455-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656700v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655325v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1505.081119" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656244v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Corbi&#232;re" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661399v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788005v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-5-16" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656030v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656176v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quadrio" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie L. Benestad" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Perret-Liaudet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418442v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richomme" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aubert" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ajzenberg" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Mercier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2009.06.014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SDGDFZ2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902905v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arnold" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar Heim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007053" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379857v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00380731v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac Jean Noel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Cazeau" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00378799v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarrige" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rican" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1306.061169" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379879v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00379391v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Bonnardi&#232;re" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2007011" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653827v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656102v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Supervie" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656034v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Arsac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653755v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902850v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653975v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193782v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonaiti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00377323v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arsac J.N." TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cazeau G&#233;raldine" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654061v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661648v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Biacabe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vinard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bencsik" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.158.20.683" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665501v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baron" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656810v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lafon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thiebot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655068v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bonaiti" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653978v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670938v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682671v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girardeau" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Dalmasso" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bertin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bord" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.43.12.6098-6107.2005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682957v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Grassi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eloit" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Schelcher" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681299v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2004.10.004" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TL63HBP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903005v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Carpenter" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005037" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673439v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902988v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2005020" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427845v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Philippe" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roy" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Remontet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarrige" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678435v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Philippe" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1108.041223" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672729v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Desjouis" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671126v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/vr.155.16.481" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902783v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2004013" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677707v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sabatier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669922v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673664v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671127v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675631v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162572v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dubois" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ducrot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2004.05.015" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8RJ8LNB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902740v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2002065" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673197v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902743v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cuenot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003002" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427402v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676296v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lauvergne" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902774v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2003032" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670240v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maillot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Buquet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670197v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676812v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Morignat" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Baron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Vinard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672268v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671301v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cazeau" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lauvergne" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670588v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dubois" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670059v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coudert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673243v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674150v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670057v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672326v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691226v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Agrech" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689851v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maje Savey" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695848v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Barnouin" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blaszczyk" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Chassagne" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dorr" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692497v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Madec" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693611v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694204v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schelcher" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Andr&#233;oletti" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694621v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693924v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bugnard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senlis" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sulpice" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684075v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902559v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrj&#246; T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bugnard" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Senlis" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sulpice" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686023v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685067v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693938v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687625v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Belli" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687868v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peretz" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boisseleau" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698854v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I R Dohoo" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fourichon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donald" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Hurnik" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684010v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693906v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Russo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fontaine" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peyrouse" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687365v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694390v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Meffre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690341v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Legay" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Gr&#246;hn" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Enevoldsen" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688757v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Raymond" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902184v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bugnard" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducrot" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902177v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rosner" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902194v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Cimarosti" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A van de Wiele" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Philipot" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671293v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3972-6" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826014v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Charley-Poulain" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Aynaud" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/productions-animales/spip.php?rubrique129" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671297v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671301v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671305v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04559548v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790054v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806787v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821729v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827406v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G.M. Baron" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828231v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828087v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04276684v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Roth" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Fraize-Frontier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bayona" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Brugioni" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dopter" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178142v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dargemont" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Behar-Cohen" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonmatin" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308885v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02899978v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794916v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Belloc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605420v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821574v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829936v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842473v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Hoinville" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ru" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Doherr" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>