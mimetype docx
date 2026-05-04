--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -543,277 +543,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconte moi ta science ! La sociologie</w:t>
+                <w:t xml:space="preserve">Raconte moi ta science ! La linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brochand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nouguier-Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Cusimano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244451v1</w:t>
+                <w:t xml:space="preserve">hal-05244431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raconte moi ta science ! La linguistique</w:t>
+                <w:t xml:space="preserve">Raconte moi ta science ! La sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brochand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nouguier-Voisin</w:t>
+                <w:t xml:space="preserve">Amaury Castino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Vittrant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Dury</w:t>
+                <w:t xml:space="preserve">Vanessa Cusimano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portraits de science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244431v1</w:t>
+                <w:t xml:space="preserve">hal-05244451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raconte moi ta science ! L'archéologie</w:t>
               </w:r>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Brochand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Cusimano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jouvray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -946,829 +946,829 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien - 15 ans de 25 images/SHS</w:t>
+                <w:t xml:space="preserve">Un référent à l’intégrité scientifique pour toutes les disciplines, n’est-ce pas voué à l’échec ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dupré</w:t>
+                <w:t xml:space="preserve">Anouk Barberousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05327865v1</w:t>
+                <w:t xml:space="preserve">hal-05409823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilisation à l’intégrité scientifique, une bonne chose ?</w:t>
+                <w:t xml:space="preserve">L’intégrité entre règles générales communes et contextualité des pratiques fiables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Barberousse</w:t>
+                <w:t xml:space="preserve">Cyrille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409846v1</w:t>
+                <w:t xml:space="preserve">hal-05409937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerter sur les manquements à l’intégrité scientifique ?</w:t>
+                <w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leclerc</w:t>
+                <w:t xml:space="preserve">Thibaud Boncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410048v1</w:t>
+                <w:t xml:space="preserve">hal-05409761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un référent à l’intégrité scientifique pour toutes les disciplines, n’est-ce pas voué à l’échec ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouk Barberousse</w:t>
+                <w:t xml:space="preserve">Comment les manquements à l’intégrité scientifique sont-ils sanctionnés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Klausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409823v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui sont les référents à l’intégrité scientifique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alerter sur les manquements à l’intégrité scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+                <w:t xml:space="preserve">Olivier Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409761v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les manquements à l’intégrité scientifique sont-ils sanctionnés ?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Klausser</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05409984v1</w:t>
+                <w:t xml:space="preserve">hal-05410013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégrité entre règles générales communes et contextualité des pratiques fiables</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quel statut normatif pour les prescriptions de l’intégrité scientifique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Imbert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05409937v1</w:t>
+                <w:t xml:space="preserve">hal-05409946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel statut normatif pour les prescriptions de l’intégrité scientifique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Imbert</w:t>
+                <w:t xml:space="preserve">Qu’arrive-t-il après une fraude ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Boncourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409946v1</w:t>
+                <w:t xml:space="preserve">hal-05410097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les médias parlent-ils des manquements à l’intégrité ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entretien - 15 ans de 25 images/SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mirman</w:t>
+                <w:t xml:space="preserve">Michèle Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410013v1</w:t>
+                <w:t xml:space="preserve">halshs-05327865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’arrive-t-il après une fraude ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Boncourt</w:t>
+                <w:t xml:space="preserve">La sensibilisation à l’intégrité scientifique, une bonne chose ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Barberousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410097v1</w:t>
+                <w:t xml:space="preserve">hal-05409846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Intelligence Artificielle et la recherche en Sciences Humaines et Sociales</w:t>
               </w:r>
@@ -2143,177 +2143,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patina in patinam</w:t>
+                <w:t xml:space="preserve">Art Markets : an Integrated Perspective. Thematic school (24-28 juin 2019, Valpré Lyon-Ecully)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Batigne</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941329v1</w:t>
+                <w:t xml:space="preserve">hal-04952015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Art Markets : an Integrated Perspective. Thematic school (24-28 juin 2019, Valpré Lyon-Ecully)</w:t>
+                <w:t xml:space="preserve">Patina in patinam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Raux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04952015v1</w:t>
+                <w:t xml:space="preserve">hal-04941329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartLab 2017 COACTIS Le 8 novembre 2017, le laboratoire CoActiS (COnception de l'ACTIon en Situation) organise, en partenariat avec Lab’N’Biz, la deuxième édition de SmartLab, journée d’échanges et de partages entre acteurs intéressés par la stratégie et le management des petites et moyennes entreprises. Cette année, les acteurs (dirigeants, consultants en stratégie et management, investisseurs, experts-comptables, chercheurs, étudiants, pouvoirs publics, structures d’accompagnement de PME, etc.) travailleront sur le thème de la “Transformation digitale et des mutations des pratiques dans les PME”. Les ingrédients qui ont fait le succès de la première édition seront cette année encore présents. Des tables rondes et des ateliers seront donc organisés, avec une nouveauté cette année : une expérimentation réalisée grandeur nature sur le thème du financement des start-ups digitales. Cette journée est ouverte à tous les acteurs intéressés de près ou de loin par les questions de transformation digitale et des mutations qu’elle induit dans les pratiques des PME.</w:t>
               </w:r>
@@ -2443,265 +2443,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01649318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SmartLab COACTIS 2016 Organisé par le laboratoire COACTIS, en partenariat avec la région Auvergne Rhône-Alpes et l’Ardi, l’événement SmartLab connait un succès important. 90 participants aux profils très variés ont répondu présents. Des dirigeants d’entreprises, des managers, des chercheurs, des consultants, des experts comptables, des étudiants, des représentants des pouvoirs publics ont travaillé et échangé autour de questions liées au management des PME (Petite et Moyenne Entreprise) et des ETI (Entreprise de Taille Intermédiaire). Comment les praticiens peuvent-ils travailler avec des chercheurs ? Quels sont les résultats que cela peut produire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01649313v1</w:t>
+                <w:t xml:space="preserve">medihal-01322398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résidence d'artistes En novembre 2016, le laboratoire Dynamique Du Langage a accueilli Yves Béal et Heiko Buchholz, deux artistes du Collectif grenoblois &amp;quot;Un euro ne fait pas le Printemps&amp;quot;, pour une résidence d’une semaine. Ce temps de rencontres entre artistes et scientifiques a généré de riches échanges entre des mondes finalement pas si différents que ça ! Débordant le cadre du laboratoire, les artistes ont également investi les couloirs de l’Institut des Sciences de l’Homme et de l’Université de Lyon.</w:t>
+                <w:t xml:space="preserve">SmartLab COACTIS 2016 Organisé par le laboratoire COACTIS, en partenariat avec la région Auvergne Rhône-Alpes et l’Ardi, l’événement SmartLab connait un succès important. 90 participants aux profils très variés ont répondu présents. Des dirigeants d’entreprises, des managers, des chercheurs, des consultants, des experts comptables, des étudiants, des représentants des pouvoirs publics ont travaillé et échangé autour de questions liées au management des PME (Petite et Moyenne Entreprise) et des ETI (Entreprise de Taille Intermédiaire). Comment les praticiens peuvent-ils travailler avec des chercheurs ? Quels sont les résultats que cela peut produire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serboff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kern</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">medihal-01649305v1</w:t>
+                <w:t xml:space="preserve">medihal-01649313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dossiers de &amp;lt;em&amp;gt;Bouvard et Pécuchet&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résidence d'artistes En novembre 2016, le laboratoire Dynamique Du Langage a accueilli Yves Béal et Heiko Buchholz, deux artistes du Collectif grenoblois &amp;quot;Un euro ne fait pas le Printemps&amp;quot;, pour une résidence d’une semaine. Ce temps de rencontres entre artistes et scientifiques a généré de riches échanges entre des mondes finalement pas si différents que ça ! Débordant le cadre du laboratoire, les artistes ont également investi les couloirs de l’Institut des Sciences de l’Homme et de l’Université de Lyon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egidio Marsico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dord-Crouslé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Dury</w:t>
+                <w:t xml:space="preserve">Sophie Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-01322398v1</w:t>
+                <w:t xml:space="preserve">medihal-01649305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2889,51 +2889,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 4 première partie. Le corps des femmes, entre aliénation et libération : l’exemple des seins</w:t>
+                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 4 seconde partie. Le corps des femmes, entre aliénation et libération : l'exemple des seins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïmé Pacalon</w:t>
@@ -2965,93 +2965,93 @@
                 <w:t xml:space="preserve">Justine Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2024, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_04b.mp3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786160v1</w:t>
+                <w:t xml:space="preserve">hal-04788012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 4 seconde partie. Le corps des femmes, entre aliénation et libération : l'exemple des seins</w:t>
+                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 4 première partie. Le corps des femmes, entre aliénation et libération : l’exemple des seins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïmé Pacalon</w:t>
@@ -3083,203 +3083,203 @@
                 <w:t xml:space="preserve">Justine Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_04b.mp3</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788012v1</w:t>
+                <w:t xml:space="preserve">hal-04786160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 3. Genre et économie : une histoire à la marge ?</w:t>
+                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 1. Les pouvoirs de la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Guesney</w:t>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Zenetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_03.mp3</w:t>
+              <w:t xml:space="preserve">2023, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_01.mp3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786127v1</w:t>
+                <w:t xml:space="preserve">hal-04785959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité linguistique à la Maison d’arrêt de Corbas : une médiation scientifique dans un milieu carcéral. [Podcast]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3288,199 +3288,199 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egidio Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 1. Les pouvoirs de la fiction</w:t>
+                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 2. L’aventure, un champ d’exploration féministe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taïmé Pacalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Gomez Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_02.mp3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chevalier</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04785959v1</w:t>
+                <w:t xml:space="preserve">hal-04786097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 2. L’aventure, un champ d’exploration féministe ?</w:t>
+                <w:t xml:space="preserve">Podcasts Axe Genre Épisode 3. Genre et économie : une histoire à la marge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Olivesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taïmé Pacalon</w:t>
@@ -3500,81 +3500,81 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebeca Gomez Betancourt</w:t>
+                <w:t xml:space="preserve">Martin Guesney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_02.mp3</w:t>
+              <w:t xml:space="preserve">2023, https://humanumbox.msh-lse.fr/25fps/25images/20230922_PODCAST_genre/MSHLSE_20200116_Genre_Podcast_03.mp3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786097v1</w:t>
+                <w:t xml:space="preserve">hal-04786127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3650,51 +3650,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A25B077D"/>
+    <w:nsid w:val="EFDB3F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3798,51 +3798,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50223FDB"/>
+    <w:nsid w:val="89F1D987"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4032,51 +4032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/Portails/diversite-linguistique-gabriel-rosset/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/Portails/80anscnrs/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/video-smartphone-formation-2021/video/reportage-sur-formation/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/Portails/patrimoine-culturel-immateriel-audio/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brochand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Castino" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cusimano" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244431v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jouvray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327865v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410048v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409823v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Imbert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952015v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serboff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01322398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994405v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/Portails/diversite-linguistique-gabriel-rosset/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/Portails/80anscnrs/fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/video-smartphone-formation-2021/video/reportage-sur-formation/fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://25images.msh-lse.fr/Portails/patrimoine-culturel-immateriel-audio/fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04833552v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence M&#232;ge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caillaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egidio Marsico" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244431v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Brochand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nouguier-Voisin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vittrant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244451v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Castino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cusimano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244392v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jouvray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Barberousse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Imbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409761v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Boncourt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Michalon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410048v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410013v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mirman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05327865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dupr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mounier-Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Bertrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994327v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lalande" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chapelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04952015v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649326v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serboff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649318v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Drouet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01322398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/medihal-01649305v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kern" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05244305v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiburce" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788012v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Olivesi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;m&#233; Pacalon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Delille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786160v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785959v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Zenetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04994405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786097v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Gomez Betancourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786127v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guesney" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>