--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2328,209 +2328,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613582v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new integrable system on the sphere and conformally equivariant quantization</w:t>
+                <w:t xml:space="preserve">Conformal Galilei groups, Veronese curves, and Newton-Hooke spacetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galliano Valent</w:t>
+                <w:t xml:space="preserve">Peter Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 61 (1), pp.1329-1347. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, 335203 (21pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2011.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/33/335203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502566v2</w:t>
+                <w:t xml:space="preserve">hal-00583704v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Galilei groups, Veronese curves, and Newton-Hooke spacetimes</w:t>
+                <w:t xml:space="preserve">A new integrable system on the sphere and conformally equivariant quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Horvathy</w:t>
+                <w:t xml:space="preserve">Galliano Valent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44, 335203 (21pp). </w:t>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (1), pp.1329-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/33/335203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583704v3</w:t>
+                <w:t xml:space="preserve">hal-00502566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal investment of female mallards is influenced by male carotenoid-based coloration.</w:t>
               </w:r>
@@ -2713,204 +2713,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256294v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-relativistic conformal symmetries and Newton-Cartan structures</w:t>
+                <w:t xml:space="preserve">The geometry of Schrödinger symmetry in non-relativistic CFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Péter A. Horvathy</w:t>
+                <w:t xml:space="preserve">M. Hassaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42, pp.465206</w:t>
+              <w:t xml:space="preserve">Annals of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 324, pp.1158-1167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00373011v5</w:t>
+                <w:t xml:space="preserve">hal-00326289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geometry of Schrödinger symmetry in non-relativistic CFT</w:t>
+                <w:t xml:space="preserve">Non-relativistic conformal symmetries and Newton-Cartan structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hassaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. A. Horvathy</w:t>
+                <w:t xml:space="preserve">Péter A. Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 324, pp.1158-1167</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.465206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00326289v1</w:t>
+                <w:t xml:space="preserve">hal-00373011v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the projective geometry of the supercircle: a unified construction of the super cross-ratio and Schwarzian derivative</w:t>
               </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalan Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3361,286 +3361,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on &amp;quot;Berry phase correction to electron density in solids&amp;quot; by Xiao et al</w:t>
+                <w:t xml:space="preserve">Induction machine control using robust eigenstructure assignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Horvathy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Stichel</w:t>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 96</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (1), pp.29-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00133301v1</w:t>
+                <w:t xml:space="preserve">hal-00140570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine control using robust eigenstructure assignment</w:t>
+                <w:t xml:space="preserve">Comment on &amp;quot;Berry phase correction to electron density in solids&amp;quot; by Xiao et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Gorrec</w:t>
+                <w:t xml:space="preserve">P. Horvathy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Stichel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14 (1), pp.29-43</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140570v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum integrability of quadratic Killing tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Valent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46, pp.053516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4799,51 +4799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit metrics for a class of two-dimensional cubically superintegrable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Valent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,190 +4929,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recollection of Souriau's derivation of the Weyl equation via geometric quantization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eisenhart lifts and symmetries of time-dependent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cariglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Horváthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266487v1</w:t>
+                <w:t xml:space="preserve">hal-01356317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eisenhart lifts and symmetries of time-dependent systems</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A recollection of Souriau's derivation of the Weyl equation via geometric quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cariglia</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-01356317v1</w:t>
+                <w:t xml:space="preserve">hal-01266487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral fermions as classical massless spinning particles</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bogard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan B&#233;zard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tilquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.123508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;cker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.043517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308770v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gibbons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.11.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Gibbons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horvathy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7f62" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elbistan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Horvathy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2016.04.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbistan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.01.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143011v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lazzarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/9/092001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/33/335204" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1050-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/1/014005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L5BFXW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656175v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613582v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Gotay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(12)60051-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502566v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Valent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2011.02.020" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583704v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvathy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/335203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256294v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373011v5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter A. Horvathy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326289v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177542v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159128v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008769v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalan Horvath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvathy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stichel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133301v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horvathy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140570v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003609v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1899986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.05.049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02783-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920201169X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogilo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvayre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/47/314" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibbelink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0393-0440(99)00029-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNFXFS19-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00341-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/10/11/006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guellec K." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Omilli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Shevchishin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2014.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Horvathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#225;th" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ovsienko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9780817642327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0029-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bogard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan B&#233;zard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tilquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.123508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;cker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.043517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308770v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gibbons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.11.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Gibbons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horvathy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7f62" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elbistan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Horvathy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2016.04.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbistan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.01.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143011v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lazzarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/9/092001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/33/335204" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1050-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/1/014005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L5BFXW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656175v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613582v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Gotay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(12)60051-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583704v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvathy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/335203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502566v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Valent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2011.02.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256294v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373011v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter A. Horvathy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177542v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159128v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008769v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalan Horvath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvathy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stichel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horvathy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003609v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1899986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.05.049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02783-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920201169X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogilo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvayre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/47/314" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibbelink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0393-0440(99)00029-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNFXFS19-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00341-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/10/11/006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guellec K." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Omilli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Shevchishin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2014.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Horvathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#225;th" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ovsienko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9780817642327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0029-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>