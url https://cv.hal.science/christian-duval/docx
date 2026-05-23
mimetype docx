--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2328,343 +2328,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613582v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Galilei groups, Veronese curves, and Newton-Hooke spacetimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal investment of female mallards is influenced by male carotenoid-based coloration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gábor Á Czirják</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Eraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/33/335203⟩</w:t>
+              <w:t xml:space="preserve">Biology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 278, pp.781-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2010.1115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583704v3</w:t>
+                <w:t xml:space="preserve">hal-00530247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new integrable system on the sphere and conformally equivariant quantization</w:t>
+                <w:t xml:space="preserve">Conformal Galilei groups, Veronese curves, and Newton-Hooke spacetimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Galliano Valent</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2011.02.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, 335203 (21pp). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8113/44/33/335203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502566v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583704v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal investment of female mallards is influenced by male carotenoid-based coloration.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new integrable system on the sphere and conformally equivariant quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Eraud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galliano Valent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 278, pp.781-788. </w:t>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (1), pp.1329-1347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2010.1115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomphys.2011.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530247v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502566v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwarzian derivative and Numata Finsler structures</w:t>
               </w:r>
@@ -3082,51 +3082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zalan Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Horvathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3596,51 +3596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum integrability of quadratic Killing tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Valent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46, pp.053516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4799,51 +4799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit metrics for a class of two-dimensional cubically superintegrable systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galliano Valent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,190 +4929,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eisenhart lifts and symmetries of time-dependent systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A recollection of Souriau's derivation of the Weyl equation via geometric quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356317v1</w:t>
+                <w:t xml:space="preserve">hal-01266487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recollection of Souriau's derivation of the Weyl equation via geometric quantization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eisenhart lifts and symmetries of time-dependent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cariglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Gibbons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.A. Horváthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266487v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral fermions as classical massless spinning particles</w:t>
               </w:r>
@@ -5705,51 +5705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bogard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan B&#233;zard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tilquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.123508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;cker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.043517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308770v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gibbons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.11.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Gibbons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horvathy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7f62" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elbistan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Horvathy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2016.04.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbistan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.01.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143011v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lazzarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/9/092001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/33/335204" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1050-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/1/014005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L5BFXW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656175v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613582v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Gotay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(12)60051-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583704v3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvathy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/335203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502566v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Valent" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2011.02.020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1115" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256294v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373011v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter A. Horvathy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177542v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159128v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008769v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalan Horvath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvathy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stichel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horvathy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003609v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1899986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.05.049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02783-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920201169X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogilo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvayre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/47/314" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibbelink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0393-0440(99)00029-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNFXFS19-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00341-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/10/11/006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guellec K." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Omilli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Shevchishin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2014.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356317v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariglia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266487v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Horvathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#225;th" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ovsienko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9780817642327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0029-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goubault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bogard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanchet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan B&#233;zard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.00256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772665v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Pasquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Tilquin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.97.123508" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376644v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sch&#252;cker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.96.043517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308770v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Gibbons" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2016.11.012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504485v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Gibbons" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horvathy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -M. Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6382/aa7f62" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574849v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Zhang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Horvathy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.07.050" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Elbistan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Horvathy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.08.041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2016.04.031" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203630v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elbistan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2016.03.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01218185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M Zhang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.01.048" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143011v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lazzarini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954847v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/8/085016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/31/9/092001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252074v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/47/33/335204" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraudeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor &#193; Czirj&#225;k" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10336-014-1050-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Belhaj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Deleglise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demouveau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2013.01.014" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS1TL7T6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/15/1/014005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735662v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2012.08.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3L5BFXW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656175v5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/45/39/395203" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613582v3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark J. Gotay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0034-4877(12)60051-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraudeau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Eraud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2010.1115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583704v3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Horvathy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8113/44/33/335203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502566v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galliano Valent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2011.02.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256294v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassaine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373011v5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter A. Horvathy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177542v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Michel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnn054" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159128v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00008769v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalan Horvath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133299v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvathy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133300v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Stichel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Gorrec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133301v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Horvathy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00003609v4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1899986" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007549v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2004.05.049" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(02)02783-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007556v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021797920201169X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogilo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Salvayre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#233;nicaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007557v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Horv&#225;thy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/34/47/314" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nibbelink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Arnaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0393-0440(99)00029-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FNFXFS19-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007563v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0370-2693(00)00341-5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/10/11/006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899138v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Paris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Guellec K." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couturier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Omilli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783098v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259070v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vsevolod Shevchishin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomphys.2014.08.004" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266487v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356317v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cariglia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015128v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326298v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Horvathy" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horv&#225;th" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ovsienko" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/la/book/9780817642327" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4612-0029-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>