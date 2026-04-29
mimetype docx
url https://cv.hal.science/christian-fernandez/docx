--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -927,295 +927,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight in the Alginate Pd-Ionogels—Application to the Tsuji–Trost Reaction</w:t>
+                <w:t xml:space="preserve">Effect of Ge/Si substitutions on the local geometry of Si framework sites in zeolites: A combined high resolution 29 Si MAS NMR and DFT/MM study on zeolite Beta polymorph C (BEC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Vittoz</w:t>
+                <w:t xml:space="preserve">Sarah Whittleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+                <w:t xml:space="preserve">Somayeh Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Bruma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">Anna Fishchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b04832⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267, pp.124-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925104v1</w:t>
+                <w:t xml:space="preserve">hal-01738332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ge/Si substitutions on the local geometry of Si framework sites in zeolites: A combined high resolution 29 Si MAS NMR and DFT/MM study on zeolite Beta polymorph C (BEC)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insight in the Alginate Pd-Ionogels—Application to the Tsuji–Trost Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Vittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Whittleton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Alina Bruma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somayeh Rastegar</w:t>
+                <w:t xml:space="preserve">Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Fishchuk</w:t>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 267, pp.124-133. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (4), pp.5192-5197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b04832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01738332v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of copper nanoparticles in LTL nanosized zeolite: spectroscopic characterization</w:t>
               </w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization on Alkaline Treated Zeolites in the Presence of Pore-Directing Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrikant M. Kunjir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,429 +1877,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Visible-Light Photoactivity of Plasma-Promoted Vanadium Clusters on Nanozeolites for Partial Photooxidation of Methanol</w:t>
+                <w:t xml:space="preserve">Opening the Cages of Faujasite-Type Zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Cychosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b02161⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (48), pp.17273-17276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b10316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711423v1</w:t>
+                <w:t xml:space="preserve">hal-02405870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the Cages of Faujasite-Type Zeolite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katie Cychosz</w:t>
+                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgian Melinte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 139 (48), pp.17273-17276. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b10316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405870v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Visible-Light Photoactivity of Plasma-Promoted Vanadium Clusters on Nanozeolites for Partial Photooxidation of Methanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Telegeiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (21), pp.17846 - 17855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b02161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410389v1</w:t>
+                <w:t xml:space="preserve">hal-01711423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized Na-EMT and Li-EMT zeolites: selective sorption of water and methanol studied by a combined IR and TG approach</w:t>
               </w:r>
@@ -2681,295 +2681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Na-EMT Zeolite Synthesis by Organic Additives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">On the remarkable resistance to coke formation of nanometer-sized and hierarchical MFI zeolites during ethanol to hydrocarbons transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Retoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Palčić</w:t>
+                <w:t xml:space="preserve">Francis Ngoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 328, pp.165-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403168v1</w:t>
+                <w:t xml:space="preserve">hal-01341615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the remarkable resistance to coke formation of nanometer-sized and hierarchical MFI zeolites during ethanol to hydrocarbons transformation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Laforge</w:t>
+                <w:t xml:space="preserve">Control of Na-EMT Zeolite Synthesis by Organic Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veselina Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 328, pp.165-172. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.1898-1906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.12.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341615v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Directing Agent Governs the Location of Silanol Defects in Zeolites</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Nano-ZSM-5 Catalysts Synthesized in OH − and F − Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxing Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louwanda Lakiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,278 +3614,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Catalytic Behavior of Ferrierite Zeolite Nanoneedles</w:t>
+                <w:t xml:space="preserve">Solid-state NMR study of various mono- and divalent cation forms of the natural zeolite natrolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lee</w:t>
+                <w:t xml:space="preserve">M.B. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Park</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.B. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cs400025s⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (20), pp.7604-7612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CP44421J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711603v1</w:t>
+                <w:t xml:space="preserve">hal-01711604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR study of various mono- and divalent cation forms of the natural zeolite natrolite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Catalytic Behavior of Ferrierite Zeolite Nanoneedles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Park</w:t>
+                <w:t xml:space="preserve">M. B. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (20), pp.7604-7612. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.617-621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CP44421J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/cs400025s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711604v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Catalytic Behavior of Ferrierite Zeolite Nanoneedles</w:t>
               </w:r>
@@ -3950,51 +3950,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.617 - 621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cs400025s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711653v1</w:t>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (24), pp.4758-4765. </w:t>
@@ -4267,295 +4267,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Collapse of Single-Walled Alumino-Silicate Nanotubes: Transformation Mechanisms and Morphology of the Resulting Lamellar Phases</w:t>
+                <w:t xml:space="preserve">Physico-Chemical Properties of Imogolite Nanotubes Functionalized on Both External and Internal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Zanzottera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+                <w:t xml:space="preserve">C Zanzottera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Armandi</w:t>
+                <w:t xml:space="preserve">E Celasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Garrone</w:t>
+                <w:t xml:space="preserve">E Garrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 116 (44), pp.23577--23584. </w:t>
+              <w:t xml:space="preserve">, 2012, 116 (13), pp.7499-7506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3090638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp301177q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01840361v1</w:t>
+                <w:t xml:space="preserve">hal-01711607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical Properties of Imogolite Nanotubes Functionalized on Both External and Internal Surfaces</w:t>
+                <w:t xml:space="preserve">Thermal Collapse of Single-Walled Alumino-Silicate Nanotubes: Transformation Mechanisms and Morphology of the Resulting Lamellar Phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Zanzottera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Vicente</w:t>
+                <w:t xml:space="preserve">Cristina Zanzottera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Celasco</w:t>
+                <w:t xml:space="preserve">Marco Armandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Garrone</w:t>
+                <w:t xml:space="preserve">Edoardo Garrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 116 (13), pp.7499-7506. </w:t>
+              <w:t xml:space="preserve">, 2012, 116 (44), pp.23577--23584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp301177q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp3090638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711607v1</w:t>
+                <w:t xml:space="preserve">hal-01840361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing quadrupolar nuclei by solid-state NMR spectroscopy: recent advances.</w:t>
               </w:r>
@@ -5619,423 +5619,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Quantification of enhanced acid site accessibility in hierarchical zeolites - The accessibility index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Stan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264 (1), pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711611v1</w:t>
+                <w:t xml:space="preserve">hal-01711609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D to 3D NMR study of microporous alumino-phosphate AlPO4-40</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Montouillout</w:t>
+                <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deschamps</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.2492⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116245v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of enhanced acid site accessibility in hierarchical zeolites - The accessibility index</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+                <w:t xml:space="preserve">1D to 3D NMR study of microporous alumino-phosphate AlPO4-40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stan</w:t>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abello</w:t>
+                <w:t xml:space="preserve">M. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Thomas</w:t>
+                <w:t xml:space="preserve">D. Iuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.03.006⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (11), pp.942-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01711609v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework Stabilization of Ge-Rich Zeolites via Postsynthesis Alumination</w:t>
               </w:r>
@@ -6350,70 +6350,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6443,51 +6443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6839,611 +6839,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00226264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pentanuclear oxovanadium(V) phosphate complex with phenanthroline</w:t>
+                <w:t xml:space="preserve">A continuous gas flow MAS NMR probe for operando studies of hydrocarbon conversion on heterogeneous catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mafra</w:t>
+                <w:t xml:space="preserve">V Sundaramurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. A. Paz</w:t>
+                <w:t xml:space="preserve">Jp Cognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. N. Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">B Knott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Trindade</w:t>
+                <w:t xml:space="preserve">F Engelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (1), pp.34-38. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2005.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711618v1</w:t>
+                <w:t xml:space="preserve">hal-01711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, solid-state NMR spectroscopic and photoluminescence studies of organic-inorganic hybrid materials (HL)(6) Ge-6(OH)(6)(hedp)(6) center dot 2(L)center dot nH(2)O, L = hqn or phen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of the consecutive adsorption of pyridine bases and carbon monoxide in the IR spectroscopic study of the accessibility of acid sites in microporous/mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. S. Ferreira</w:t>
+                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. D. Carlos</w:t>
+                <w:t xml:space="preserve">V.V. Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23, pp.4741-4751. </w:t>
+              <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (1), pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200690047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0023158406010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711616v1</w:t>
+                <w:t xml:space="preserve">hal-00154833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous gas flow MAS NMR probe for operando studies of hydrocarbon conversion on heterogeneous catalysts</w:t>
+                <w:t xml:space="preserve">A pentanuclear oxovanadium(V) phosphate complex with phenanthroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Sundaramurthy</w:t>
+                <w:t xml:space="preserve">L. Mafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Cognec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Thomas</w:t>
+                <w:t xml:space="preserve">F. A. A. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Knott</w:t>
+                <w:t xml:space="preserve">F. N. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Engelke</w:t>
+                <w:t xml:space="preserve">T. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.459-465. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), pp.34-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2005.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711617v1</w:t>
+                <w:t xml:space="preserve">hal-01711618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the consecutive adsorption of pyridine bases and carbon monoxide in the IR spectroscopic study of the accessibility of acid sites in microporous/mesoporous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure, solid-state NMR spectroscopic and photoluminescence studies of organic-inorganic hybrid materials (HL)(6) Ge-6(OH)(6)(hedp)(6) center dot 2(L)center dot nH(2)O, L = hqn or phen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. A. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. N. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Montouillout</w:t>
+                <w:t xml:space="preserve">R. A. S. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Yushchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">L. D. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (1), pp.40-48. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.4741-4751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0023158406010071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200690047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154833v1</w:t>
+                <w:t xml:space="preserve">hal-01711616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal synthesis and structural characterisation of a Ge-pmida binuclear complex: X-Ray diffraction and HETCOR MAS NMR with FS-LG decoupling</w:t>
               </w:r>
@@ -7872,51 +7872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ganapathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,51 +8001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infrared and solid-state NMR study of the H2S adsorption on basic zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,64 +8118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of benzene-1,3,5-tris(methylenephosphonic acid) and guanidinium salt: Single crystal-X-ray characterisation and 31P, solid state NMR investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8397,77 +8397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility of the acid sites in dealuminated small-port mordenites studied by FTIR of co-adsorbed alkylpyridines and CO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Yuschenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8647,90 +8647,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transalkylation of 1,4-diisopropylbenzene with naphthalene over dealuminated mordenites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Timoshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8833,51 +8833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.44-794483</w:t>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9065,51 +9065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumene transformations over mordenite catalysts: A 13C MAS NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9434,274 +9434,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of aluminum species in zeolites using high-resolution 27Al solid state NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of acid sites in dehydrated H-Beta zeolite by solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Quoineaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Lacombe</w:t>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 142 A, pp.391-397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80053-2⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 142 A, pp.383-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80052-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711637v1</w:t>
+                <w:t xml:space="preserve">hal-01711639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of acid sites in dehydrated H-Beta zeolite by solid state NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
+                <w:t xml:space="preserve">Characterization and quantification of aluminum species in zeolites using high-resolution 27Al solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Quoineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aiello</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 142 A, pp.383-390. </w:t>
+              <w:t xml:space="preserve">, 2002, 142 A, pp.391-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80052-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80053-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711639v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR - Crystallographic studies of aluminophosphate AIPO4-40</w:t>
               </w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9843,51 +9843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9977,51 +9977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. A. Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10111,77 +10111,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 135, pp.183-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10209,319 +10209,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio structure determination of a small-pore framework sodium stannosilicate</w:t>
+                <w:t xml:space="preserve">Structural investigation by multinuclear solid state NMR and X-ray diffraction of as-synthesized, dehydrated, and calcined ALPO4-SOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ferreira</w:t>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Rocha</w:t>
+                <w:t xml:space="preserve">C. Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cm Morais</w:t>
+                <w:t xml:space="preserve">J.-L. Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lopes</w:t>
+                <w:t xml:space="preserve">C. Baerlocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40 (14), pp.3330-3335. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (38), pp.9083-9092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic0012571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp010723k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711643v1</w:t>
+                <w:t xml:space="preserve">hal-01711640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation by multinuclear solid state NMR and X-ray diffraction of as-synthesized, dehydrated, and calcined ALPO4-SOD</w:t>
+                <w:t xml:space="preserve">Ab initio structure determination of a small-pore framework sodium stannosilicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roux</w:t>
+                <w:t xml:space="preserve">A Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marichal</w:t>
+                <w:t xml:space="preserve">Z Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Paillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Cm Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baerlocher</w:t>
+                <w:t xml:space="preserve">M Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 105 (38), pp.9083-9092. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (14), pp.3330-3335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp010723k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic0012571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711640v1</w:t>
+                <w:t xml:space="preserve">hal-01711643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one step process for grafting organic pendants on alumina via the reaction of alumina and phosphonate under microwave irradiation</w:t>
               </w:r>
@@ -13968,273 +13968,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate Pd-ionogels as catalyst for Tsuji-Trost reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">CO2 hydrogenation to methanol using Cu/ZSM-5 extrudates in a cold DBD plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes en Chimie Organique 60ème édition (GECO60)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Obernai, France</w:t>
+              <w:t xml:space="preserve">ECCE12 2019: 12th European Congress on Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296035v1</w:t>
+                <w:t xml:space="preserve">hal-05313922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrogenation to methanol using Cu/ZSM-5 extrudates in a cold DBD plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
+                <w:t xml:space="preserve">Alginate Pd-ionogels as catalyst for Tsuji-Trost reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Vittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Bruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE12 2019: 12th European Congress on Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Groupe d'Etudes en Chimie Organique 60ème édition (GECO60)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313922v1</w:t>
+                <w:t xml:space="preserve">hal-02296035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of mesostructured surfactant-templated ZSM zeolite</w:t>
               </w:r>
@@ -14345,90 +14345,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginate Pd-Ionogels and Application to the Tsuji−Trost Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Vittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Bruma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14464,299 +14464,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nmr a suitable tools to study defects in zeolites?</w:t>
+                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR-CAT 2017 : Catalysis by design using NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711685v1</w:t>
+                <w:t xml:space="preserve">hal-01711688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
+                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711688v1</w:t>
+                <w:t xml:space="preserve">hal-01711686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
+                <w:t xml:space="preserve">Is nmr a suitable tools to study defects in zeolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
+              <w:t xml:space="preserve">NMR-CAT 2017 : Catalysis by design using NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711686v1</w:t>
+                <w:t xml:space="preserve">hal-01711685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMN du 129-Xe hyperpolarisé dans l’étude de zéolithes hiérarchisées</w:t>
               </w:r>
@@ -14863,51 +14863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dusan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Zeolite Conference (IZC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
@@ -15044,103 +15044,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrapment of catalytic ionic liquid phase within bio-resource matrix: a new class of supported ionic liquid phase catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Vittoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein El Siblani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Bruma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECO52</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Morzine, France</w:t>
@@ -15313,51 +15313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infrared and solid-state nmr study of the H(2)S adsorption on basic zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15451,51 +15451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Timoshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16720,51 +16720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M Kunjir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02781F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Al-Ani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Haslam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mordvinova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00004f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90019e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90049g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03925104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vittoz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b04832" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whittleton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rastegar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fishchuk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.03.021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharchenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zholobenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07650a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Ftouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Thili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Levaque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04754" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Ho Ahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Okhotnikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Shin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VXFWL75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacan Ali Ahmad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05766G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Qu&#233;rouil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Chota-Macuyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24841/fa.v25i1.388" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce01394a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ngoye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laforge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.12.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301541" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zx Qin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lakiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tosheva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laforge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K3NPHCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goupil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400719z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Park" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400025s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP44421J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoorim Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Bum Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyung Soon Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goupil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Poh Ng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3035455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840361v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Zanzottera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Armandi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3090638" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711607v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zanzottera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Celasco" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garrone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301177q" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pruski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2011_141" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B2KVPB0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Ng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goupil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9786-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0MLHZS9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204234d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Stan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903426" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-369VW05R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116245v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iuga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2492" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ff Gao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bozhilov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904458y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mafra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Siegel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schneider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.04.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2LZB1F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711614v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pires" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Nunes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-0010-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedeon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mafra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A. Paz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trindade" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2005.09.036" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K7FW09-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711616v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. S. Ferreira" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Carlos" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200690047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7KWDWM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sundaramurthy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cognec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Knott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Engelke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe A. Almeida Paz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Nian Shi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Trindade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500281" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F5TKT5Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711622v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.03.059" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJM7TKSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delain-Bioton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b406938b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9079C964E5E1769F155D26FC986845B7835247/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Cruz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savariault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Morais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Pedrosa De Jesus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.12.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLWLCT3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711626v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzvk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80701-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Timoshin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80473-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711630v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2860(03)00409-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF62PG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-1811(02)00604-2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDLW7D6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Morais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830094" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00011-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLJVFDVM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711637v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Quoineaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80053-2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711639v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80052-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711633v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chardon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713738902" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711635v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Jaffres" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587250216141" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711641v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Quoineaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(01)81343-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711643v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Morais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0012571" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XW9QLVDV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711640v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baerlocher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp010723k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVHQ6QS1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141582v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moreau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105240N" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776049v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sim&#233;on" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280473v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steuernagel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1996.0221" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKDMZ97W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280876v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa&#245; Rocha Rocha" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002513" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/510A83EB2F3F97198676C1F657708ADFC8B36688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kessler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-6513(95)00087-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMNGMF88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(95)01197-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01WD2RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1995.1081" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82A1734C8FCD4D5F2FD68599A5026E0CBBD4BC5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280452v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Amoureux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dumazy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921939" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C52E381B4CBD67FC5D1EC794F97D6EF8000D8C62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921943" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36CC7B8C254A9F551A298B6C4850FE6298673AE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280465v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumazy," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280466v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hannus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiricsi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.1995.189.Part_2.229" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00768-Y" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PP4BN4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280442v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(94)90026-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTDB9LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoureux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211430231" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB52E058C98CAA8F640A21A5C1EAC1AB471BB682/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280445v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(94)85017-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQDP9967-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280448v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rigole" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guelton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Amoureux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0730-725X(94)91550-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PR9593D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280438v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brotas de Carvalho" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ram&#244;a Ribeiro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B-Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90121-I" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1FGHSR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280432v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211320222" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/919C9ADBD398BA6A83F258515BC6228DFCBFF26C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280422v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossement" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darville" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilles" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Nagy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260300313" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DC7B369C1972DB2C00EDD3754EA64BDC3F486DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280408v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260280103" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1568A83E287883EC681F0D698599016E4946AED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280389v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Nagy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelimir Gabelica" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/F19898502749" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1187B25C5C33C8F5333FAE3A7F8B3AF1E468A5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280388v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Derouane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maljean" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)80420-0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C17D5RSP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280378v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Amoureux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derouane" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.452446" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosmangin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(86)90033-3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3JMHBMG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280346v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)82929-2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6GBVHQM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296035v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875472v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouvatas Cassandre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares Perez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296040v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711678v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834364v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711621v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Nesterenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Timoshin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kuznetsov" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711632v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Amoureux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711642v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280436v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fejes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kele" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Tasi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280416v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280398v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joensen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blom" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tapp" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Derouane" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280393v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nagy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.De Roover" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280383v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280370v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(09)60892-2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048188v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M Kunjir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02781F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Al-Ani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Haslam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mordvinova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00004f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90019e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90049g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whittleton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rastegar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fishchuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.03.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03925104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vittoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b04832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharchenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zholobenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07650a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Ftouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Thili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Levaque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04754" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Ho Ahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Okhotnikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Shin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VXFWL75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacan Ali Ahmad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05766G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Qu&#233;rouil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Chota-Macuyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24841/fa.v25i1.388" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce01394a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ngoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laforge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.12.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301541" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zx Qin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lakiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tosheva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laforge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K3NPHCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goupil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400719z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Park" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP44421J" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400025s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoorim Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Bum Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyung Soon Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goupil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Poh Ng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3035455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zanzottera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Celasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garrone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301177q" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Zanzottera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Armandi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3090638" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pruski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2011_141" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B2KVPB0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Ng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goupil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9786-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0MLHZS9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204234d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Stan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903426" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-369VW05R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iuga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2492" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ff Gao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bozhilov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904458y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mafra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Siegel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schneider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.04.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2LZB1F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711614v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pires" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Nunes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-0010-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedeon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sundaramurthy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cognec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Knott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Engelke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mafra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A. Paz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Shi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trindade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2005.09.036" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K7FW09-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. S. Ferreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Carlos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200690047" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7KWDWM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe A. Almeida Paz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Nian Shi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Trindade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500281" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F5TKT5Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711622v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.03.059" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJM7TKSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delain-Bioton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b406938b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9079C964E5E1769F155D26FC986845B7835247/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Cruz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savariault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Morais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Pedrosa De Jesus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.12.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLWLCT3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711626v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzvk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80701-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Timoshin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80473-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711630v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2860(03)00409-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF62PG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-1811(02)00604-2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDLW7D6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Morais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830094" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00011-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLJVFDVM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711639v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80052-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Quoineaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80053-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711633v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chardon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713738902" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711635v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Jaffres" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587250216141" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711641v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Quoineaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(01)81343-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baerlocher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp010723k" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVHQ6QS1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711643v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Morais" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0012571" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XW9QLVDV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141582v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moreau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105240N" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776049v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sim&#233;on" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280473v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steuernagel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1996.0221" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKDMZ97W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280876v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa&#245; Rocha Rocha" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002513" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/510A83EB2F3F97198676C1F657708ADFC8B36688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kessler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-6513(95)00087-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMNGMF88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(95)01197-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01WD2RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1995.1081" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82A1734C8FCD4D5F2FD68599A5026E0CBBD4BC5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280452v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Amoureux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dumazy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921939" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C52E381B4CBD67FC5D1EC794F97D6EF8000D8C62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921943" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36CC7B8C254A9F551A298B6C4850FE6298673AE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280465v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumazy," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280466v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hannus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiricsi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.1995.189.Part_2.229" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00768-Y" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PP4BN4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280442v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(94)90026-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTDB9LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoureux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211430231" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB52E058C98CAA8F640A21A5C1EAC1AB471BB682/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280445v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(94)85017-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQDP9967-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280448v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rigole" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guelton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Amoureux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0730-725X(94)91550-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PR9593D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280438v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brotas de Carvalho" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ram&#244;a Ribeiro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B-Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90121-I" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1FGHSR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280432v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211320222" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/919C9ADBD398BA6A83F258515BC6228DFCBFF26C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280422v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossement" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darville" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilles" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Nagy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260300313" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DC7B369C1972DB2C00EDD3754EA64BDC3F486DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280408v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260280103" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1568A83E287883EC681F0D698599016E4946AED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280389v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Nagy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelimir Gabelica" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/F19898502749" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1187B25C5C33C8F5333FAE3A7F8B3AF1E468A5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280388v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Derouane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maljean" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)80420-0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C17D5RSP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280378v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Amoureux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derouane" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.452446" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosmangin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(86)90033-3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3JMHBMG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280346v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)82929-2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6GBVHQM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296035v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875472v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouvatas Cassandre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares Perez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296040v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711678v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834364v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711621v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Nesterenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Timoshin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kuznetsov" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711632v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Amoureux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711642v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280436v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fejes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kele" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Tasi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280416v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280398v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joensen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blom" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tapp" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Derouane" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280393v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nagy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.De Roover" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280383v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280370v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(09)60892-2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048188v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>