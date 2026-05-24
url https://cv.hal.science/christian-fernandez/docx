--- v1 (2026-04-29)
+++ v2 (2026-05-24)
@@ -1195,161 +1195,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of copper nanoparticles in LTL nanosized zeolite: spectroscopic characterization</w:t>
+                <w:t xml:space="preserve">In Situ FTIR Reactor for Monitoring Gas-Phase Products during a (Photo)catalytic Reaction in the Liquid Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kharchenko</w:t>
+                <w:t xml:space="preserve">Igor Telegeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zholobenko</w:t>
+                <w:t xml:space="preserve">Oumaima Thili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vicente</w:t>
+                <w:t xml:space="preserve">Adrien Lanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vezin</w:t>
+                <w:t xml:space="preserve">Yoann Levaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (4), pp.2880 - 2889. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90 (24), pp.14586-14592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cp07650a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706306v1</w:t>
+                <w:t xml:space="preserve">hal-02400509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO 2 /Zeolite Bifunctional (Photo)Catalysts for a Selective Conversion of Methanol to Dimethoxymethane: On the Role of Brønsted Acidity</w:t>
               </w:r>
@@ -1463,161 +1463,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ FTIR Reactor for Monitoring Gas-Phase Products during a (Photo)catalytic Reaction in the Liquid Phase</w:t>
+                <w:t xml:space="preserve">Formation of copper nanoparticles in LTL nanosized zeolite: spectroscopic characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Telegeiev</w:t>
+                <w:t xml:space="preserve">A. Kharchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Thili</w:t>
+                <w:t xml:space="preserve">V. Zholobenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lanel</w:t>
+                <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Levaque</w:t>
+                <w:t xml:space="preserve">H. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 90 (24), pp.14586-14592. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (4), pp.2880 - 2889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c7cp07650a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400509v1</w:t>
+                <w:t xml:space="preserve">hal-01706306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recrystallization on Alkaline Treated Zeolites in the Presence of Pore-Directing Agents</w:t>
               </w:r>
@@ -1877,429 +1877,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening the Cages of Faujasite-Type Zeolite</w:t>
+                <w:t xml:space="preserve">High-Visible-Light Photoactivity of Plasma-Promoted Vanadium Clusters on Nanozeolites for Partial Photooxidation of Methanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengxing Qin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
+                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Telegeiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.7b10316⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (21), pp.17846 - 17855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b02161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405870v1</w:t>
+                <w:t xml:space="preserve">hal-01711423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Grand</w:t>
+                <w:t xml:space="preserve">Opening the Cages of Faujasite-Type Zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengxing Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katie Cychosz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (48), pp.17273-17276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.7b10316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410389v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Visible-Light Photoactivity of Plasma-Promoted Vanadium Clusters on Nanozeolites for Partial Photooxidation of Methanol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-pot synthesis of silanol-free nanosized MFI zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad El-Roz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bazin</w:t>
+                <w:t xml:space="preserve">Siddulu Naidu Talapaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (21), pp.17846 - 17855. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (10), pp.1010-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b02161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat4941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711423v1</w:t>
+                <w:t xml:space="preserve">hal-02410389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosized Na-EMT and Li-EMT zeolites: selective sorption of water and methanol studied by a combined IR and TG approach</w:t>
               </w:r>
@@ -2311,51 +2311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacan Ali Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,295 +2681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the remarkable resistance to coke formation of nanometer-sized and hierarchical MFI zeolites during ethanol to hydrocarbons transformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+                <w:t xml:space="preserve">Control of Na-EMT Zeolite Synthesis by Organic Additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veselina Georgieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Ngoye</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Palčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.12.030⟩</w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), pp.1898-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341615v1</w:t>
+                <w:t xml:space="preserve">hal-02403168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Na-EMT Zeolite Synthesis by Organic Additives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">On the remarkable resistance to coke formation of nanometer-sized and hierarchical MFI zeolites during ethanol to hydrocarbons transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louwanda Lakiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Ngoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Canaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Retoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Palčić</w:t>
+                <w:t xml:space="preserve">Yannick Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (4), pp.1898-1906. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 328, pp.165-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5b00071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2014.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403168v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure-Directing Agent Governs the Location of Silanol Defects in Zeolites</w:t>
               </w:r>
@@ -3072,51 +3072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of Nano-ZSM-5 Catalysts Synthesized in OH − and F − Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengxing Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louwanda Lakiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3614,278 +3614,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-state NMR study of various mono- and divalent cation forms of the natural zeolite natrolite</w:t>
+                <w:t xml:space="preserve">Synthesis and Catalytic Behavior of Ferrierite Zeolite Nanoneedles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.B. Park</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Y. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CP44421J⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (4), pp.617-621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cs400025s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711604v1</w:t>
+                <w:t xml:space="preserve">hal-01711603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Catalytic Behavior of Ferrierite Zeolite Nanoneedles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solid-state NMR study of various mono- and divalent cation forms of the natural zeolite natrolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Park</w:t>
+                <w:t xml:space="preserve">M.B. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. S. Kim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.B. Hong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (4), pp.617-621. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (20), pp.7604-7612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cs400025s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3CP44421J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711603v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Catalytic Behavior of Ferrierite Zeolite Nanoneedles</w:t>
               </w:r>
@@ -3950,51 +3950,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.617 - 621. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cs400025s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711653v1</w:t>
@@ -4191,51 +4191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (24), pp.4758-4765. </w:t>
@@ -4535,702 +4535,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing quadrupolar nuclei by solid-state NMR spectroscopy: recent advances.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nucleation and Crystal Growth Features of EMT-Type Zeolite Synthesized from an Organic-Template-Free System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. P. Ng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vicente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in current chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/128_2011_141⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (24), pp.4758-4765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm3035455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00776040v1</w:t>
+                <w:t xml:space="preserve">hal-01711608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and Crystal Growth Features of EMT-Type Zeolite Synthesized from an Organic-Template-Free System</w:t>
+                <w:t xml:space="preserve">Ultrastructure of cellulose crystallites in flax textile fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. P. Ng</w:t>
+                <w:t xml:space="preserve">Benoît Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Goupil</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Anthony Thuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm3035455⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.1837-1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-012-9786-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711608v1</w:t>
+                <w:t xml:space="preserve">hal-01711606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrastructure of cellulose crystallites in flax textile fibres</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Vicente</w:t>
+                <w:t xml:space="preserve">Probing quadrupolar nuclei by solid-state NMR spectroscopy: recent advances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Rigaud</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Pruski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (6), pp.1837-1854. </w:t>
+              <w:t xml:space="preserve">Topics in current chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 306, pp.119-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-012-9786-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/128_2011_141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711606v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00776040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and catalytic properties of hierarchical micro/mesoporous materials based on FER zeolite</w:t>
+                <w:t xml:space="preserve">Design of hierarchically structured catalysts by mordenites recrystallization: Application in naphthalene alkylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu.P. Khitev</w:t>
+                <w:t xml:space="preserve">I.I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu.G. Kolyagin</w:t>
+                <w:t xml:space="preserve">A.S. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.I. Ivanova</w:t>
+                <w:t xml:space="preserve">E.E. Knyazeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.A. Ponomareva</w:t>
+                <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 146, pp.201-207. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (1), pp.133-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.11.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645124v1</w:t>
+                <w:t xml:space="preserve">hal-00602562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of hierarchically structured catalysts by mordenites recrystallization: Application in naphthalene alkylation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Synthesis and catalytic properties of hierarchical micro/mesoporous materials based on FER zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.P. Khitev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu.G. Kolyagin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fajula</w:t>
+                <w:t xml:space="preserve">O.A. Ponomareva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 168 (1), pp.133-139. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 146, pp.201-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2010.11.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602562v1</w:t>
+                <w:t xml:space="preserve">hal-00645124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Size-Acid Sites Relationship Study of Nano- and Micrometer-Sized Zeolite Crystals</w:t>
               </w:r>
@@ -5619,423 +5619,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of enhanced acid site accessibility in hierarchical zeolites - The accessibility index</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">1D to 3D NMR study of microporous alumino-phosphate AlPO4-40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stan</w:t>
+                <w:t xml:space="preserve">C. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abello</w:t>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bonilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Thomas</w:t>
+                <w:t xml:space="preserve">M. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Iuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.03.006⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (11), pp.942-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.2492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711609v1</w:t>
+                <w:t xml:space="preserve">hal-00116245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on zeolite chemistry by advanced IR and NMR characterization tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1D to 3D NMR study of microporous alumino-phosphate AlPO4-40</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Morais</w:t>
+                <w:t xml:space="preserve">Quantification of enhanced acid site accessibility in hierarchical zeolites - The accessibility index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Montouillout</w:t>
+                <w:t xml:space="preserve">I. Stan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Deschamps</w:t>
+                <w:t xml:space="preserve">S. Abello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Iuga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+                <w:t xml:space="preserve">A. Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 264 (1), pp.11-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2009.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrc.2492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00116245v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework Stabilization of Ge-Rich Zeolites via Postsynthesis Alumination</w:t>
               </w:r>
@@ -6350,70 +6350,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 305 (1-2), pp.54-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molcata.2009.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05222839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6443,51 +6443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Malicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Beccat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Agate Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6839,611 +6839,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00226264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuous gas flow MAS NMR probe for operando studies of hydrocarbon conversion on heterogeneous catalysts</w:t>
+                <w:t xml:space="preserve">Crystal structure, solid-state NMR spectroscopic and photoluminescence studies of organic-inorganic hybrid materials (HL)(6) Ge-6(OH)(6)(hedp)(6) center dot 2(L)center dot nH(2)O, L = hqn or phen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Sundaramurthy</w:t>
+                <w:t xml:space="preserve">L. Mafra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jp Cognec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K Thomas</w:t>
+                <w:t xml:space="preserve">F. A. A. Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Knott</w:t>
+                <w:t xml:space="preserve">F. N. Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Engelke</w:t>
+                <w:t xml:space="preserve">R. A. S. Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23, pp.4741-4751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200690047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711617v1</w:t>
+                <w:t xml:space="preserve">hal-01711616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of the consecutive adsorption of pyridine bases and carbon monoxide in the IR spectroscopic study of the accessibility of acid sites in microporous/mesoporous materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Montouillout</w:t>
+                <w:t xml:space="preserve">A pentanuclear oxovanadium(V) phosphate complex with phenanthroline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mafra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. A. A. Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. N. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Yushchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Fernandez</w:t>
+                <w:t xml:space="preserve">T. Trindade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 47 (1), pp.40-48. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (1), pp.34-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0023158406010071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.inoche.2005.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154833v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pentanuclear oxovanadium(V) phosphate complex with phenanthroline</w:t>
+                <w:t xml:space="preserve">A continuous gas flow MAS NMR probe for operando studies of hydrocarbon conversion on heterogeneous catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mafra</w:t>
+                <w:t xml:space="preserve">V Sundaramurthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. A. A. Paz</w:t>
+                <w:t xml:space="preserve">Jp Cognec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. N. Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">B Knott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Trindade</w:t>
+                <w:t xml:space="preserve">F Engelke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 9 (1), pp.34-38. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.459-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.inoche.2005.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711618v1</w:t>
+                <w:t xml:space="preserve">hal-01711617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, solid-state NMR spectroscopic and photoluminescence studies of organic-inorganic hybrid materials (HL)(6) Ge-6(OH)(6)(hedp)(6) center dot 2(L)center dot nH(2)O, L = hqn or phen</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of the consecutive adsorption of pyridine bases and carbon monoxide in the IR spectroscopic study of the accessibility of acid sites in microporous/mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. S. Ferreira</w:t>
+                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. D. Carlos</w:t>
+                <w:t xml:space="preserve">V.V. Yushchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 23, pp.4741-4751. </w:t>
+              <w:t xml:space="preserve">Kinetics and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (1), pp.40-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.200690047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0023158406010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711616v1</w:t>
+                <w:t xml:space="preserve">hal-00154833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal synthesis and structural characterisation of a Ge-pmida binuclear complex: X-Ray diffraction and HETCOR MAS NMR with FS-LG decoupling</w:t>
               </w:r>
@@ -7872,51 +7872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ganapathy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8001,51 +8001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infrared and solid-state NMR study of the H2S adsorption on basic zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Maugé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8118,64 +8118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assembly of benzene-1,3,5-tris(methylenephosphonic acid) and guanidinium salt: Single crystal-X-ray characterisation and 31P, solid state NMR investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Sopkova-de Oliveira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8391,346 +8391,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibility of the acid sites in dealuminated small-port mordenites studied by FTIR of co-adsorbed alkylpyridines and CO</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D-IR pressure jump spectroscopy for the study of adsorbed species on zeolites (2D-PJAS-IR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Yuschenko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Thibault-Starzvk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenevarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.03.028⟩</w:t>
+              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 154 B, pp.1730-1736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(04)80701-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831315v1</w:t>
+                <w:t xml:space="preserve">hal-01711626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-IR pressure jump spectroscopy for the study of adsorbed species on zeolites (2D-PJAS-IR)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accessibility of the acid sites in dealuminated small-port mordenites studied by FTIR of co-adsorbed alkylpyridines and CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.S. Nesterenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montouillout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Thibault-Starzvk</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.V. Yuschenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (1-3), pp.157 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2004.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(04)80701-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711626v1</w:t>
+                <w:t xml:space="preserve">hal-01831315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transalkylation of 1,4-diisopropylbenzene with naphthalene over dealuminated mordenites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.S. Nesterenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.E. Timoshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8833,51 +8833,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.44-794483</w:t>
@@ -8945,51 +8945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hervieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9052,64 +9052,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumene transformations over mordenite catalysts: A 13C MAS NMR study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.I. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9434,274 +9434,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00107179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of acid sites in dehydrated H-Beta zeolite by solid state NMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Characterization and quantification of aluminum species in zeolites using high-resolution 27Al solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Quoineaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 142 A, pp.383-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80052-0⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 142 A, pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80053-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711639v1</w:t>
+                <w:t xml:space="preserve">hal-01711637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and quantification of aluminum species in zeolites using high-resolution 27Al solid state NMR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Characterization of acid sites in dehydrated H-Beta zeolite by solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lacombe</w:t>
+                <w:t xml:space="preserve">S. Aiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 142 A, pp.391-397. </w:t>
+              <w:t xml:space="preserve">, 2002, 142 A, pp.383-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80053-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0167-2991(02)80052-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711637v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR - Crystallographic studies of aluminophosphate AIPO4-40</w:t>
               </w:r>
@@ -9713,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.M. Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Taulelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9811,295 +9811,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-association of benzene-1,3,5-tris-(methylenephosphonic acid): Evidence of charge-assisted hydrogen bonds</w:t>
+                <w:t xml:space="preserve">Self-association of benzene-1,3,5-tris(methylenephosphonic acid): Evidence of charge-assisted hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Jaffrès</w:t>
+                <w:t xml:space="preserve">P. A. Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology Section A: Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 389 (PART I), pp.87-95. </w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 389, pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/713738902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10587250216141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711633v1</w:t>
+                <w:t xml:space="preserve">hal-01711635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-association of benzene-1,3,5-tris(methylenephosphonic acid): Evidence of charge-assisted hydrogen bonds</w:t>
+                <w:t xml:space="preserve">Self-association of benzene-1,3,5-tris-(methylenephosphonic acid): Evidence of charge-assisted hydrogen bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. Jaffres</w:t>
+                <w:t xml:space="preserve">P.-A. Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Villemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 389, pp.87-95. </w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals Science and Technology Section A: Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 389 (PART I), pp.87-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10587250216141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/713738902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711635v1</w:t>
+                <w:t xml:space="preserve">hal-01711633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the quantification of aluminum in zeolites using high-resolution solid-state NMR</w:t>
               </w:r>
@@ -10111,77 +10111,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 135, pp.183-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10209,319 +10209,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation by multinuclear solid state NMR and X-ray diffraction of as-synthesized, dehydrated, and calcined ALPO4-SOD</w:t>
+                <w:t xml:space="preserve">Ab initio structure determination of a small-pore framework sodium stannosilicate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Roux</w:t>
+                <w:t xml:space="preserve">A Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marichal</w:t>
+                <w:t xml:space="preserve">Z Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Paillaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Cm Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baerlocher</w:t>
+                <w:t xml:space="preserve">M Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 105 (38), pp.9083-9092. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 40 (14), pp.3330-3335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp010723k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic0012571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711640v1</w:t>
+                <w:t xml:space="preserve">hal-01711643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio structure determination of a small-pore framework sodium stannosilicate</w:t>
+                <w:t xml:space="preserve">Structural investigation by multinuclear solid state NMR and X-ray diffraction of as-synthesized, dehydrated, and calcined ALPO4-SOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ferreira</w:t>
+                <w:t xml:space="preserve">M. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J Rocha</w:t>
+                <w:t xml:space="preserve">C. Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cm Morais</w:t>
+                <w:t xml:space="preserve">J.-L. Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lopes</w:t>
+                <w:t xml:space="preserve">C. Baerlocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 40 (14), pp.3330-3335. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 105 (38), pp.9083-9092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ic0012571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp010723k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711643v1</w:t>
+                <w:t xml:space="preserve">hal-01711640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A one step process for grafting organic pendants on alumina via the reaction of alumina and phosphonate under microwave irradiation</w:t>
               </w:r>
@@ -10676,51 +10676,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Siméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Maheut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 20, pp.2060-1</w:t>
@@ -11685,269 +11685,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar coupling effects on 27 Al and 23 Na MAS NMR spectra in iodosodalite</w:t>
+                <w:t xml:space="preserve">29 Si, 27 Al, 23 Na MAS NMR Investigations of Na-Mordenite Dealuminated with Phosgene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Dumazy,</w:t>
+                <w:t xml:space="preserve">I. Hannus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nagy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Kiricsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 189 (Part_2), pp.229-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1524/zpch.1995.189.Part_2.229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280465v1</w:t>
+                <w:t xml:space="preserve">hal-02280466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">29 Si, 27 Al, 23 Na MAS NMR Investigations of Na-Mordenite Dealuminated with Phosgene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dipolar coupling effects on 27 Al and 23 Na MAS NMR spectra in iodosodalite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kiricsi</w:t>
+                <w:t xml:space="preserve">Y. Dumazy,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fonseca</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P. Amoureux,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Delmotte,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Physikalische Chemie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 92, pp.1855-1860</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02280466v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D multiquantum MAS-NMR spectroscopy of 27Al in aluminophosphate molecular sieves</w:t>
               </w:r>
@@ -12378,264 +12378,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast magic angle spinning solid-state 51V NMR characterization of vanadium oxide catalysts supported on TiO2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refinement of solid-state MAS NMR spectra of quadrupolar nuclei: Application to the analysis of some 51V compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Amoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 12 (2), pp.333-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0730-725X(94)91550-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280448v1</w:t>
+                <w:t xml:space="preserve">hal-02280439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of solid-state MAS NMR spectra of quadrupolar nuclei: Application to the analysis of some 51V compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bodart</w:t>
+                <w:t xml:space="preserve">Fast magic angle spinning solid-state 51V NMR characterization of vanadium oxide catalysts supported on TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Amoureux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Fernandez</w:t>
+                <w:t xml:space="preserve">Philippe Bodart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Rigole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guelton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Chimie Physique et de Physico-Chimie Biologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 91, pp.909</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02280439v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealumination of zeolites: Part 4. Dealumination of offretite through hydrothermal treatment</w:t>
               </w:r>
@@ -13171,51 +13171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of crystalline and amorphous phases during the synthesis of (TPA, M)-ZSM-5 zeolites (M = Li, Na, K)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">János Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bodart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13968,273 +13968,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 hydrogenation to methanol using Cu/ZSM-5 extrudates in a cold DBD plasma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Ledoux</w:t>
+                <w:t xml:space="preserve">Alginate Pd-ionogels as catalyst for Tsuji-Trost reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Vittoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Bruma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE12 2019: 12th European Congress on Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Groupe d'Etudes en Chimie Organique 60ème édition (GECO60)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313922v1</w:t>
+                <w:t xml:space="preserve">hal-02296035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alginate Pd-ionogels as catalyst for Tsuji-Trost reaction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Sauvage</w:t>
+                <w:t xml:space="preserve">CO2 hydrogenation to methanol using Cu/ZSM-5 extrudates in a cold DBD plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Quezada Feliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Azzolina-Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Polaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes en Chimie Organique 60ème édition (GECO60)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Obernai, France</w:t>
+              <w:t xml:space="preserve">ECCE12 2019: 12th European Congress on Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296035v1</w:t>
+                <w:t xml:space="preserve">hal-05313922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigation of mesostructured surfactant-templated ZSM zeolite</w:t>
               </w:r>
@@ -14464,299 +14464,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
+                <w:t xml:space="preserve">Is nmr a suitable tools to study defects in zeolites?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">NMR-CAT 2017 : Catalysis by design using NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711688v1</w:t>
+                <w:t xml:space="preserve">hal-01711685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
+                <w:t xml:space="preserve">On the Recrystallization of Hierarchical Zeolites using Pore Directing Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium On The Characterization OF Porous Solids (COP-XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711686v1</w:t>
+                <w:t xml:space="preserve">hal-01711688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is nmr a suitable tools to study defects in zeolites?</w:t>
+                <w:t xml:space="preserve">RECRYSTALLIZATION ON ALKALINE TREATED ZEOLITES IN THE PRESENCE OF PORE DIRECTING AGENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein El Siblani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vicente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR-CAT 2017 : Catalysis by design using NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">10th Alpine Conference On Solid State NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711685v1</w:t>
+                <w:t xml:space="preserve">hal-01711686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RMN du 129-Xe hyperpolarisé dans l’étude de zéolithes hiérarchisées</w:t>
               </w:r>
@@ -14805,260 +14805,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Hybrid Materials Based on Polyacetylenes Encapsulated in Nano-sized Zeolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The location of defects in zeolites is governed by the SDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Witulski</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grand Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Mintova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Zeolite Conference (IZC18)</w:t>
+              <w:t xml:space="preserve">18th International Zeolite Conference (IZC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194039v1</w:t>
+                <w:t xml:space="preserve">hal-02070738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The location of defects in zeolites is governed by the SDA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Dib</w:t>
+                <w:t xml:space="preserve">Electronic Hybrid Materials Based on Polyacetylenes Encapsulated in Nano-sized Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Witulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Srour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Awala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand Julien</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dusan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Zeolite Conference (IZC)</w:t>
+              <w:t xml:space="preserve">18th International Zeolite Conference (IZC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070738v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrapment of catalytic ionic liquid phase within bio-resource matrix: a new class of supported ionic liquid phase catalysts</w:t>
               </w:r>
@@ -15214,51 +15214,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D-IR pressure jump spectroscopy for the study of adsorbed species on zeolites (2D-PJAS-IR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chenevarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15313,51 +15313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An infrared and solid-state nmr study of the H(2)S adsorption on basic zeolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15451,51 +15451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. E. Timoshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Kuznetsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Montouillout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Thibault-Starzyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15774,51 +15774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fejes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Halász</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Kiricsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Kele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16720,51 +16720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M Kunjir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02781F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Al-Ani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Haslam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mordvinova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00004f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90019e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90049g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whittleton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rastegar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fishchuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.03.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03925104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vittoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b04832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706306v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharchenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zholobenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07650a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Ftouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Thili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Levaque" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04754" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Ho Ahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Okhotnikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Shin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VXFWL75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711423v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacan Ali Ahmad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05766G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Qu&#233;rouil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Chota-Macuyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24841/fa.v25i1.388" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce01394a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341615v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ngoye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laforge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.12.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403168v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301541" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zx Qin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lakiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tosheva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laforge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K3NPHCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goupil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400719z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711604v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Park" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP44421J" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711603v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400025s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoorim Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Bum Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyung Soon Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goupil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Poh Ng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3035455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zanzottera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Celasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garrone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301177q" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Zanzottera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Armandi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3090638" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776040v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pruski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2011_141" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B2KVPB0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711608v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Ng" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goupil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711606v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9786-1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0MLHZS9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204234d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Stan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903426" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-369VW05R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116245v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iuga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2492" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ff Gao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bozhilov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904458y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mafra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Siegel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schneider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.04.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2LZB1F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711614v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pires" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Nunes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-0010-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedeon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711617v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sundaramurthy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cognec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Knott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Engelke" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711618v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mafra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A. Paz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Shi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trindade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2005.09.036" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K7FW09-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711616v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. S. Ferreira" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Carlos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200690047" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7KWDWM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe A. Almeida Paz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Nian Shi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Trindade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500281" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F5TKT5Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711622v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.03.059" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJM7TKSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delain-Bioton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b406938b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9079C964E5E1769F155D26FC986845B7835247/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Cruz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savariault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Morais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Pedrosa De Jesus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.12.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLWLCT3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711626v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzvk" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80701-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Timoshin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80473-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711630v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2860(03)00409-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF62PG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-1811(02)00604-2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDLW7D6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Morais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830094" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00011-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLJVFDVM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711639v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80052-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711637v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Quoineaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80053-2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711633v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chardon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713738902" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711635v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Jaffres" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587250216141" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711641v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Quoineaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(01)81343-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711640v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baerlocher" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp010723k" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVHQ6QS1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711643v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lin" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Morais" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0012571" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XW9QLVDV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141582v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moreau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105240N" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776049v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sim&#233;on" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280473v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steuernagel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1996.0221" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKDMZ97W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280876v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa&#245; Rocha Rocha" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002513" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/510A83EB2F3F97198676C1F657708ADFC8B36688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kessler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-6513(95)00087-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMNGMF88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(95)01197-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01WD2RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1995.1081" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82A1734C8FCD4D5F2FD68599A5026E0CBBD4BC5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280452v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Amoureux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dumazy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921939" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C52E381B4CBD67FC5D1EC794F97D6EF8000D8C62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921943" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36CC7B8C254A9F551A298B6C4850FE6298673AE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280465v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumazy," TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux," TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte," TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280466v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hannus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiricsi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.1995.189.Part_2.229" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00768-Y" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PP4BN4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280442v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(94)90026-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTDB9LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoureux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211430231" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB52E058C98CAA8F640A21A5C1EAC1AB471BB682/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280445v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(94)85017-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQDP9967-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280448v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rigole" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guelton" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280439v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Amoureux" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0730-725X(94)91550-4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PR9593D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280438v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brotas de Carvalho" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ram&#244;a Ribeiro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B-Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90121-I" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1FGHSR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280432v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211320222" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/919C9ADBD398BA6A83F258515BC6228DFCBFF26C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280422v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossement" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darville" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilles" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Nagy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260300313" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DC7B369C1972DB2C00EDD3754EA64BDC3F486DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280408v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260280103" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1568A83E287883EC681F0D698599016E4946AED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280389v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Nagy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelimir Gabelica" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/F19898502749" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1187B25C5C33C8F5333FAE3A7F8B3AF1E468A5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280388v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Derouane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maljean" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)80420-0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C17D5RSP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280378v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Amoureux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derouane" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.452446" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosmangin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(86)90033-3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3JMHBMG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280346v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)82929-2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6GBVHQM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296035v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875472v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouvatas Cassandre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares Perez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296040v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711678v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834364v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711621v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Nesterenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Timoshin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kuznetsov" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711632v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Amoureux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711642v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280436v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fejes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kele" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Tasi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280416v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280398v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joensen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blom" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tapp" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Derouane" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280393v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nagy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.De Roover" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280383v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280370v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(09)60892-2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048188v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423491v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louwanda Lakiss" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Kouvatas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Mintova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c05501" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110899" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414922v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Awala" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M Kunjir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vicente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TA02781F" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280205v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Al-Ani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiah Haslam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Mordvinova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na00004f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90019e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02390368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9na90049g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738332v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whittleton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somayeh Rastegar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fishchuk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.03.021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03925104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Vittoz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein El Siblani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bruma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rigaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b04832" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400509v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Thili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lanel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Levaque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04754" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963757v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Ftouni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b10092" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706306v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kharchenko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zholobenko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vicente" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vezin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cp07650a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840134v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant M. Kunjir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Vicente" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuttens" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.7b01416" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvian Cadars" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nak Ho Ahn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Okhotnikov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiho Shin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2017.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VXFWL75-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b02161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengxing Qin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Cychosz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b10316" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410389v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddulu Naidu Talapaneni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4941" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hacan Ali Ahmad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP05766G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Castro-Ruiz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Baras" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Qu&#233;rouil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Chota-Macuyama" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24841/fa.v25i1.388" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403137v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pal&#269;i&#263;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Zapata Abell&#225;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ce01394a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403168v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5b00071" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ngoye" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Canaff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laforge" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pouilloux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.12.030" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711599v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dib" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mintova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b03668" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403234v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomira Tosheva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201301541" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zx Qin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lakiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Tosheva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Gilson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vicente" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321366v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngoye" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lakiss" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laforge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Canaff" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2014.10.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7K3NPHCZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Qin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Thomas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Goupil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400719z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711603v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Park" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Kim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs400025s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711604v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Hong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CP44421J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711653v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoorim Lee" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Bum Park" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pyung Soon Kim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403257v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gilson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Thomas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Goupil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403284v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eng-Poh Ng" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Goupil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm3035455" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711607v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zanzottera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Celasco" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Garrone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp301177q" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840361v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Zanzottera" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Armandi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Garrone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3090638" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P. Ng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Goupil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Retoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711606v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duchemin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rigaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-012-9786-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L0MLHZS9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Pruski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2011_141" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B2KVPB0D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602562v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.I. Ivanova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Kuznetsov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.E. Knyazeva" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2010.11.091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGPZHM8N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.P. Khitev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.G. Kolyagin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.A. Ponomareva" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.05.003" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TCD7ZXS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840382v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp204234d" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776043v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Stan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thomas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200903426" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-369VW05R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840518v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malicki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Mali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourges" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J Simon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2009.09.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJ9WV824-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montouillout" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deschamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Iuga" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.2492" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711611v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcata.2009.02.036" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WSMRHX0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711609v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abello" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonilla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2009.03.006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3LNGH3GR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711612v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ff Gao" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jaber" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bozhilov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja904458y" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711610v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mafra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e Siegel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schneider" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2009.04.004" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GK2LZB1F-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222839v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Moulin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malicki" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(08)80012-2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711614v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Pires" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G. Nunes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-006-0010-4" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711615v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gedeon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00226264v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beccat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourges" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agate Quoineaud" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711616v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mafra" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. A. A. Paz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. N. Shi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. S. Ferreira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Carlos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200690047" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7KWDWM4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711618v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Trindade" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inoche.2005.09.036" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1K7FW09-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Sundaramurthy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Cognec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Knott" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Engelke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.019" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3JLXLMC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154833v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S. Nesterenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yushchenko" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0023158406010071" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8H6M32DR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Mafra" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe A. Almeida Paz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa-Nian Shi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Trindade" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776044v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssnmr.2005.02.007" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWXQZD41-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068756v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500281" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F5TKT5Z4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711622v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganapathy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.03.059" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJM7TKSD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711627v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Maug&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80694-3" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711628v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Sopkova-de Oliveira Santos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delain-Bioton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b406938b" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC9079C964E5E1769F155D26FC986845B7835247/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P. Cruz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savariault" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M. Morais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Pedrosa De Jesus" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2003.12.010" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLWLCT3S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711626v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzvk" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenevarin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80701-8" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831315v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Yuschenko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2004.03.028" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CPWR5M-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711623v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.E. Timoshin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thibault-Starzyck" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(04)80473-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162078v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nossov" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guenneau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Springuel-Huet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Haddad" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711630v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maheut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hervieu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Villemin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-2860(03)00409-5" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLF62PG1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fernandez Fernandez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Marie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gilson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1387-1811(02)00604-2" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLDLW7D6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rocha" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M Morais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/0009855033830094" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Amoureux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Morais" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tr&#233;bosc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0926-2040(03)00011-0" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLJVFDVM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711637v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Quoineaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gautier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacombe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80053-2" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711639v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80052-0" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711636v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Morais" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taulelle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocha" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(02)80369-x" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711635v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Jaffres" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chardon" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10587250216141" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711633v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713738902" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711641v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Quoineaud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0167-2991(01)81343-4" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711643v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferreira" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Morais" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0012571" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XW9QLVDV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711640v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Paillaud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baerlocher" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp010723k" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KVHQ6QS1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141582v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Villemin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moreau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B105240N" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776049v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moreau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sim&#233;on" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711644v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vimont" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b002007i" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280473v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Steuernagel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1996.0221" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKDMZ97W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280876v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joa&#245; Rocha Rocha" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Lin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/CC9960002513" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/510A83EB2F3F97198676C1F657708ADFC8B36688/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280885v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kessler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0927-6513(95)00087-9" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMNGMF88-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280881v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(95)01197-8" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01WD2RR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280467v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bodart" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jmra.1995.1081" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82A1734C8FCD4D5F2FD68599A5026E0CBBD4BC5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280452v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Amoureux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Dumazy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921939" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C52E381B4CBD67FC5D1EC794F97D6EF8000D8C62/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280453v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jcp/1995921943" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36CC7B8C254A9F551A298B6C4850FE6298673AE2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280466v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hannus" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nagy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kiricsi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/zpch.1995.189.Part_2.229" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280465v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dumazy," TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Amoureux," TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte," TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280470v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0009-2614(95)00768-Y" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PP4BN4K-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280442v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0926-2040(94)90026-4" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTDB9LG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280451v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amoureux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sahour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211430231" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FB52E058C98CAA8F640A21A5C1EAC1AB471BB682/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280445v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guelton" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0920-5861(94)85017-8" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQDP9967-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280439v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Amoureux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0730-725X(94)91550-4" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7PR9593D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280448v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courcot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Rigole" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guelton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280438v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Carvalho" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brotas de Carvalho" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ram&#244;a Ribeiro" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B-Nagy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(93)90121-I" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1FGHSR8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280432v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carpentier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cochon" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.2211320222" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/919C9ADBD398BA6A83F258515BC6228DFCBFF26C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280422v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cossement" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Darville" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilles" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janos Nagy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260300313" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7DC7B369C1972DB2C00EDD3754EA64BDC3F486DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280408v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefebvre" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1260280103" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1568A83E287883EC681F0D698599016E4946AED1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280389v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Nagy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Collette" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelimir Gabelica" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/F19898502749" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1187B25C5C33C8F5333FAE3A7F8B3AF1E468A5C0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280388v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Derouane" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laurent" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Maljean" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)80420-0" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C17D5RSP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280378v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;p. Amoureux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derouane" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.452446" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280375v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Vedrine" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosmangin" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Szab&#243;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-2449(86)90033-3" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3JMHBMG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280346v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-9834(00)82929-2" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6GBVHQM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313895v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Quezada Feliz" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Polaert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Azzolina-Jury" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296035v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313922v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875472v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouvatas Cassandre" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Linares Perez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296040v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711685v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711688v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711686v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01711678v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070738v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grand Julien" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194039v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Witulski" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Srour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dusan Stosic" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834364v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711625v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711624v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauge" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711621v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. S. Nesterenko" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. Timoshin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kuznetsov" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711632v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pruski" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Amoureux" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711642v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bourbigot" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carpentier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bras" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280436v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fejes" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hal&#225;sz" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Kele" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy. Tasi" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280416v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Granger" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280398v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joensen" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blom" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Tapp" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Derouane" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280393v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nagy" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.De Roover" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280383v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lefebvre" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280370v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(09)60892-2" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048188v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Travert" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:279a6a0e7566dd83da4273280cd568d84441457d;origin=https://github.com/spectrochempy/spectrochempy;visit=swh:1:snp:ca474f6dc5145b26d0973da5ef6d92b708ca92c5;anchor=swh:1:rev:a266842235afed5dbbb4b2ebf4e1d55bb8c5b5e9" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>