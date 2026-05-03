--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -368,373 +368,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ripening dynamics revisited: an automated method to track the development of asynchronous berries on time-lapse images</w:t>
+                <w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Daviet</w:t>
+                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Sanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-023-01125-8⟩</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (10), pp.1876-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04515162v1</w:t>
+                <w:t xml:space="preserve">hal-04302997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Impact of Proportion, Sowing Date, and Architectural Traits of a Companion Crop on Foliar Fungal Pathogens of Wheat in Crop Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ripening dynamics revisited: an automated method to track the development of asynchronous berries on time-lapse images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Daviet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Levionnois</w:t>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Sanner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxence Cafier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (10), pp.1876-1889. </w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19, pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-06-22-0197-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13007-023-01125-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302997v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18, pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,77 +794,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre M Barbillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecarpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, pp.734056. </w:t>
@@ -954,51 +954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t>
@@ -1049,51 +1049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and environmental dissection of biomass accumulation in multi-genotype maize canopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Alvarez Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,90 +1183,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the vertical distribution of leaf area enhanced light interception efficiency in maize over generations of selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (7), pp.2105-2119. </w:t>
@@ -1330,77 +1330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (4), pp.727-742. </w:t>
@@ -1451,64 +1451,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroShoot: a functional-structural plant model for simulating hydraulic structure, gas and energy exchange dynamics of complex plant canopies under water deficit - application to grapevine (Vitisvinifera L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1624,51 +1624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Houlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121 (5), pp.975-989. </w:t>
@@ -1719,64 +1719,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling interaction dynamics between two foliar pathogens in wheat: a multi-scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1853,51 +1853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameterising wheat leaf and tiller dynamics for faithful reconstruction of wheat plants by structural plant models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InfraPhenoGrid: A scientific workflow infrastructure for Plant Phenomics on the Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,51 +2026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67, pp.341-353. </w:t>
@@ -2121,51 +2121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct controls of leaf widening and elongation by light and evaporative demand in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Palaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,51 +2389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robot-assisted imaging pipeline for tracking the growths of maize ear and silks in a high-throughput phenotyping platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2510,64 +2510,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput estimation of incident light, light interception and radiation-use efficiency of thousands of plants in a phenotyping platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2670,51 +2670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2787,51 +2787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modelling framework to simulate foliar fungal epidemics using functional--structural plant models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham J. Escobar-Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,376 +3032,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of wheat canopy architecture as affected by sowing density on Septoria tritici epidemics using a coupled epidemic-virtual plant model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of winter wheat modulated by sowing date, plant population density and nitrogen fertilisation: Dimensions and size of leaf blades, sheaths and internodes in relation to their position on a stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gouache</w:t>
+                <w:t xml:space="preserve">Jillian Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr126⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.116 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941163v1</w:t>
+                <w:t xml:space="preserve">hal-00941171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of winter wheat modulated by sowing date, plant population density and nitrogen fertilisation: Dimensions and size of leaf blades, sheaths and internodes in relation to their position on a stem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effect of wheat canopy architecture as affected by sowing density on Septoria tritici epidemics using a coupled epidemic-virtual plant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00941171v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of leaf shape of wheat, barley and maize using an empirical shape model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3448,90 +3448,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septoriose du blé tendre : Décaler les semis sans entamer le potentiel de rendement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 364, pp.40-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3550,358 +3550,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does canopy architecture play a role in the effect of plant density and sowing date on epidemics of Septoria tritici in wheat crops?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 153 (2), pp.S220-S220. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.543⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 153 (2), pp.S224-S225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964416v1</w:t>
+                <w:t xml:space="preserve">hal-01192190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does canopy architecture play a role in the effect of plant density and sowing date on epidemics of Septoria tritici in wheat crops?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Lee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 153 (2), pp.S224-S225. </w:t>
+              <w:t xml:space="preserve">, 2009, 153 (2), pp.S220-S220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192190v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,404 +3942,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a 3D virtual wheat (Triticum aestivum) plant model with a Septoria tritici epidemic model (Septo3D): a new approach to investigate plant-pathogen interactions linked to canopy architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ney</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35 (10), pp.997-1013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP08066⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192058v1</w:t>
+                <w:t xml:space="preserve">hal-00831811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of light interception and radiation use efficiency to the reduction of maize productivity under cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (10), pp.885-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP08061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Coupling a 3D virtual wheat (Triticum aestivum) plant model with a Septoria tritici epidemic model (Septo3D): a new approach to investigate plant-pathogen interactions linked to canopy architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.997-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP08066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831811v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effects of localized red : far-red ratio on tillering in spring wheat (Triticum aestivum) using a three-dimensional virtual plant model</w:t>
               </w:r>
@@ -4377,51 +4377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 176 (2), pp.325-336. </w:t>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Birch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kroesen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4614,51 +4614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochem Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,337 +4728,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional-structural model of the elongation of the grass leaf and of its relationships with the phyllochron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+                <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreten Ljutovac</w:t>
+                <w:t xml:space="preserve">M-Hélène Valadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schäufele</w:t>
+                <w:t xml:space="preserve">Sébastien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 166 (3), pp.881-894. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124 (2), pp.178-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01371.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680502v1</w:t>
+                <w:t xml:space="preserve">hal-02681915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+                <w:t xml:space="preserve">A functional-structural model of the elongation of the grass leaf and of its relationships with the phyllochron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Hélène Valadier</w:t>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Renard</w:t>
+                <w:t xml:space="preserve">Sreten Ljutovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+                <w:t xml:space="preserve">R. Schäufele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166 (3), pp.881-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01371.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02681915v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADEL-maize: an L-system based model for the integration of growth processes from the organ to the canopy. Application to regulation of morphogenesis by light availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,51 +5180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Lesbats-Sichel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Savoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open GPB 2024 - Open Conference on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono La Riora, Spain. </w:t>
@@ -5262,103 +5262,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automatic phenotyping pipeline to track maize organs over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Plant Phenotyping Symposium (IPPS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPPN; WUR; NPEC, Sep 2022, Wageningen, Netherlands. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5377,394 +5377,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of ageing and light availability in leaf mortality in the mango tree</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What structural plant modelling and image-based phenotyping can learn from each other?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018: International Symposium on Cultivars, Rootstocks and Management Systems of Deciduous Fruit and Fruit Tree Behaviour in Dynamic Environments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.55-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911777v1</w:t>
+                <w:t xml:space="preserve">hal-03059496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What structural plant modelling and image-based phenotyping can learn from each other?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany. pp.55-56</w:t>
+              <w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059496v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Assessing the role of ageing and light availability in leaf mortality in the mango tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Persello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Marquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30. International Horticultural Congress IHC2018: International Symposium on Cultivars, Rootstocks and Management Systems of Deciduous Fruit and Fruit Tree Behaviour in Dynamic Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science, Aug 2018, Istanbul, Turkey. pp.601-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2020.1281.79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059493v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t>
               </w:r>
@@ -5802,51 +5802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t>
@@ -5914,64 +5914,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t>
@@ -6003,1890 +6003,1890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation of the effects of leaf bending dynamics on fungicide deposit on individual leaves of wheat using a 3D architectural model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saudreau</w:t>
+                <w:t xml:space="preserve">Anne Danthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Ngao</w:t>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">, FSPMA 2016., 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543439v1</w:t>
+                <w:t xml:space="preserve">hal-01440031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the effects of leaf bending dynamics on fungicide deposit on individual leaves of wheat using a 3D architectural model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Danthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Perriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Poidevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPMA 2016., 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440031v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Albasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400029v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image workflows for high throughput phenotyping platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Artzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenc Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMVA technical meeting: Plants in Computer Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tsu-Wei Chen</w:t>
+                <w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396935v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Chambon</w:t>
+                <w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Alejando Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437016v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saudreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396972v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Parameterizing patterns in wheat architecture to simulate the 3D dynamics of wheat crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWIW2015: International Wheat Innovation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166298v1</w:t>
+                <w:t xml:space="preserve">hal-01429101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterizing patterns in wheat architecture to simulate the 3D dynamics of wheat crops</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenAlea: Scientific Workflows Combining Data Analysis and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valduriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cohen-Boulakia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWIW2015: International Wheat Innovation Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSDBM: Scientific and Statistical Database Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2791347.2791365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429101v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Re-parametrisation of Adel-wheat allows reducing the experimental effort to simulate the 3D development of winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850818v1</w:t>
+                <w:t xml:space="preserve">hal-01512123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Houlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850931v1</w:t>
+                <w:t xml:space="preserve">hal-00850823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-parametrisation of Adel-wheat allows reducing the experimental effort to simulate the 3D development of winter wheat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512123v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850823v1</w:t>
+                <w:t xml:space="preserve">hal-00850818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour simuler l'influence de l'architecture des plantes sur les épidémies : modèle Blé Septoriose</w:t>
               </w:r>
@@ -7898,51 +7898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire RMT Modélisation "Architecture du couvert végétal : Un levier pour limiter le développement des épidémies ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France. 17 diapos powerpoint</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7967,64 +7967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Plastic, Dynamic and Reducible 3D Geometric Model for Simulating Gramineous Leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8062,51 +8062,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting reproducible information from a phenotyping platform requires model-assisted dissection of the phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8183,51 +8183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Casadebaig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Faivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8259,1870 +8259,1870 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Using a functional-structural plant model to identify important infection-cycle steps for epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t>
+              <w:t xml:space="preserve">6. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192232v2</w:t>
+                <w:t xml:space="preserve">hal-01192254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of canopy architecture as affected by sowing density on epidemics using a virtual wheat plant model coupled with a Septoria tritici epidemic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Baccar</w:t>
+                <w:t xml:space="preserve">Feedbacks between plant microclimate and morphogenesis in fluctuating environment: analysis for rice using Ecomeristem model coupled with 3D plant and energy balance computation tools in OpenAlea platform.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Davis, United States. pp.58-60</w:t>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.123-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831774v1</w:t>
+                <w:t xml:space="preserve">hal-00831777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of canopy architecture as affected by sowing density on epidemics using a virtual wheat plant model coupled with a Septoria tritici epidemic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Light-nitrogen relationships within plant canopies analysed using in silico reconstruction of wheat crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192237v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a functional-structural plant model to identify important infection-cycle steps for epidemics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards a quantitative evaluation of cereal lamina shape using an empirical shape model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
+              <w:t xml:space="preserve">PMA 2009 3rd International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192254v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedbacks between plant microclimate and morphogenesis in fluctuating environment: analysis for rice using Ecomeristem model coupled with 3D plant and energy balance computation tools in OpenAlea platform.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining multiple modeling approaches to design plant ideotypes for specific climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.123-125</w:t>
+              <w:t xml:space="preserve">International Workshop on Mathematical Modeling of Plant Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathematical Biosciences Institutes (MBI). USA., Sep 2010, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831777v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative evaluation of cereal lamina shape using an empirical shape model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Does the complexity of a plant-pathogen model influence the identification of infection-cycle steps that are decisive for epidemics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alienor Jeliazkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA 2009 3rd International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Beijing, China. 454 p</w:t>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173240v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple modeling approaches to design plant ideotypes for specific climates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasticity of wheat architecture in response to sowing date and plant population density described with the 3D plant model ADEL wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mathematical Modeling of Plant Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathematical Biosciences Institutes (MBI). USA., Sep 2010, Columbus, United States</w:t>
+              <w:t xml:space="preserve">11. ESA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595045v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-nitrogen relationships within plant canopies analysed using in silico reconstruction of wheat crops</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Towards a quantitative evaluation of cereal lamina shape using an empirical shape model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.80-82</w:t>
+              <w:t xml:space="preserve">PMA 2009 3rd International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831781v1</w:t>
+                <w:t xml:space="preserve">hal-01173241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the complexity of a plant-pathogen model influence the identification of infection-cycle steps that are decisive for epidemics?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Light-nitrogen relationships within plant canopies analysed using in silico reconstruction of wheat crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192261v1</w:t>
+                <w:t xml:space="preserve">hal-01192238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of wheat architecture in response to sowing date and plant population density described with the 3D plant model ADEL wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the effect of canopy architecture as affected by sowing density on epidemics using a virtual wheat plant model coupled with a Septoria tritici epidemic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. ESA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192271v1</w:t>
+                <w:t xml:space="preserve">hal-01192237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative evaluation of cereal lamina shape using an empirical shape model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the effect of canopy architecture as affected by sowing density on epidemics using a virtual wheat plant model coupled with a Septoria tritici epidemic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA 2009 3rd International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Beijing, China. 454 p</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, United States. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173241v1</w:t>
+                <w:t xml:space="preserve">hal-00831774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-nitrogen relationships within plant canopies analysed using in silico reconstruction of wheat crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
+                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Davis, United States</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192238v1</w:t>
+                <w:t xml:space="preserve">hal-01192232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput phenotyping and plant modelling : two legs for combined physiological and genetic approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Welcker</w:t>
+                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSO workshop on plant phenotyping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190043v1</w:t>
+                <w:t xml:space="preserve">hal-00831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant modelling with Python components in OpenAlea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+                <w:t xml:space="preserve">High throughput phenotyping and plant modelling : two legs for combined physiological and genetic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSciPy 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">EPSO workshop on plant phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Plant Science Organisation (EPSO). BEL., Nov 2009, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831801v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+                <w:t xml:space="preserve">Plant modelling with Python components in OpenAlea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">EuroSciPy 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964411v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00831802v1</w:t>
+                <w:t xml:space="preserve">hal-00964411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions épidémie - couvert végétal : De la recherche à la mise au point d'outils opérationnels pour la protection intégrée des cultures</w:t>
               </w:r>
@@ -10134,51 +10134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10272,51 +10272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conférence Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10367,51 +10367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10492,51 +10492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Welcker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Turc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10568,702 +10568,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Boumaza</w:t>
+                <w:t xml:space="preserve">Relative contributions of light interception and radiation use efficiency to the reduction of maize productivity under cold temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192422v1</w:t>
+                <w:t xml:space="preserve">hal-02821510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contributions of light interception and radiation use efficiency to the reduction of maize productivity under cold temperatures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP08061⟩</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821510v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a 3D virtual wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) plant model with a &amp;lt;em&amp;gt;Septoria tritici&amp;lt;/em&amp;gt; epidemic model (Septo3D): a new approach to investigate plant-pathogen interactions linked to canopy architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP08066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+                <w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plantes et Peuplements Virtuels (PLANTVIRT 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824881v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of nitrogen distribution and senescence in virtual wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11301,103 +11301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the architectural growth and development of rosebush using L-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">growth phenotyping and imagint in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
@@ -11439,77 +11439,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling 3D virtual plant and foliar epidemic models: a new modelling approach to investigate plant-pathogen interactions linked to architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11560,51 +11560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Evers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11672,90 +11672,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics and architectural development of the rose bush according to thermal time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Demotes-Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">growth phenotyping and imagint in plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
@@ -11784,51 +11784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling up to whole-plant and crop levels short-term responses of leaf growth to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11836,51 +11836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme L. Hammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greg Mclean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. international workshop on functional-structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
@@ -11903,191 +11903,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting maize matter production variability using a structural model. An original approach to drive maize breeding for cold tolerance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A simple model simulating the construction of blade and sheath length in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
+              <w:t xml:space="preserve">5. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756872v1</w:t>
+                <w:t xml:space="preserve">hal-01191916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12149,359 +12110,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model simulating the construction of blade and sheath length in maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dissecting maize matter production variability using a structural model. An original approach to drive maize breeding for cold tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
+              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191916v1</w:t>
+                <w:t xml:space="preserve">hal-02756872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an architectural approach to direct maize breeding for cold tolerance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fournier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Symposium on Plant Growth Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Beijing, China</w:t>
+              <w:t xml:space="preserve">Python Conference Europython</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751112v1</w:t>
+                <w:t xml:space="preserve">hal-01189325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an architectural approach to direct maize breeding for cold tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Python Conference Europython</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t>
+              <w:t xml:space="preserve">2. International Symposium on Plant Growth Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189325v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VIRTUAL PLANT MODELS FOR STUDYING INTERACTIONS BETWEEN CROPS AND ENVIRONMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12578,51 +12578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1997, Courchevel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12692,51 +12692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepCollar: a precise and reliable high throughput, method for phenotyping maize stem elongation, collar appearance, leaf azimuth and individual collar height from temporal series of multi-view images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Edet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12856,51 +12856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Calonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t>
@@ -12968,64 +12968,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Claessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Cereal section Meeting "Breeeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France. , 2018</w:t>
@@ -13093,64 +13093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Persello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Grechi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Marquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 30th International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Istanbul, Turkey. </w:t>
@@ -13231,51 +13231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13317,90 +13317,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the inter-comparison of radiation transfert model for plant modelling application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saudreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13455,64 +13455,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using combined virtual plant - pathogen models to compare the influence of wheat architecture on epidemics of two contrasted foliar fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Houlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13602,698 +13602,698 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595406v1</w:t>
+                <w:t xml:space="preserve">hal-01229559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Mineau</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229559v1</w:t>
+                <w:t xml:space="preserve">hal-01394816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Artzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chopard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mielewczik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+              <w:t xml:space="preserve">IAMPS 2015 (International Workshop on Image Analysis Methods for the Plant Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394816v1</w:t>
+                <w:t xml:space="preserve">hal-01253627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenal: a software framework for model-assisted analysis of high throughput plant phenotyping data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">High throughput estimation of incident light, light interception and radiation-use efficiency of thousands of plants in a phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMPS 2015 (International Workshop on Image Analysis Methods for the Plant Sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Louvain-la-Neuve, Belgium. </w:t>
+              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253627v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput estimation of incident light, light interception and radiation-use efficiency of thousands of plants in a phenotyping platform</w:t>
+                <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPPN Plant Phenotyping Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Barcelona, Spain. 2015</w:t>
+              <w:t xml:space="preserve">Recent progress in drought tolerance from genetics to modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montpellier, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229560v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14325,191 +14325,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of radiation-use efficiency and water use efficiency under water deficit in a high-throughput phenotyping platform</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulating maize plasticity in leaf appearance and size using regulation rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vos Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01595639v1</w:t>
+                <w:t xml:space="preserve">hal-01543497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens, and microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14541,225 +14545,221 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating maize plasticity in leaf appearance and size using regulation rules</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Genetic variation of radiation-use efficiency and water use efficiency under water deficit in a high-throughput phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
+              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543497v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14862,51 +14862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14961,90 +14961,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does canopy architecture play a role in the effect of plant density and sowing date on epidemics of Septoria tritici in wheat crops?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne C. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. , 2009</w:t>
@@ -15073,103 +15073,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the time course of senescence in winter wheat at the individual leaf and whole plant level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, France. 2007, Functional-Structural Plant Models. Abstracts of papers and posters</w:t>
@@ -15230,77 +15230,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Nitrogen Distribution in Virtual Plants, as Exemplified by Wheat Culm During Grain Filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15347,51 +15347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional-structural modelling of Gramineae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15472,90 +15472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An architectural approach to investigate maize response to low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale and complexity in plant systems research: Gene-plant-crop relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2007, 978-1-4020-5904-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15619,51 +15619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dejong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Struik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15705,51 +15705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADEL-Wheat: a 3D Architectural Model of wheat development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15875,51 +15875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Huitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tor-Einar Skog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15971,103 +15971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ripening dynamics revisited: an automated method to track the development of asynchronous berries on time-lapse images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Cafier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16093,103 +16093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhenoTrack3D: an automatic high-throughput phenotyping pipeline to track maize organs over time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -16263,51 +16263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chopard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mielewczik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16378,77 +16378,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP « L’architecture des couverts végétaux : un levier pour réduire l’utilisation des fongicides ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Perriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16515,51 +16515,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des interactions entre plantes au sein des peuplements. Application à la simulation des régulations de la morphogenèse aérienne du maïs (Zea mays L.) par la compétition pour la lumière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecologie, Environnement. Institut national agronomique paris-grignon - INA P-G, 2000. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16618,90 +16618,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valduriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Pacitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16749,64 +16749,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caribu (CAnopy RadIative BUdget)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Chelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17002,51 +17002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.01.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192190v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lee" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.558" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8K74DJ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02168.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Birch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kroesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q6VLKH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0QLH1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Ljutovac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01371.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429101v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831774v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192237v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192254v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173240v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192261v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173241v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192238v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964411v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824881v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192420v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Chapman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hammer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mclean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191916v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751112v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543497v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Jan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Lewis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189547v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.67" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192011v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Struik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.01.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.558" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8K74DJ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02168.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Birch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kroesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q6VLKH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0QLH1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Ljutovac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01371.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831781v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192237v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964411v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192420v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Chapman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hammer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mclean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751112v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Jan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Lewis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189547v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.67" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192011v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Struik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>