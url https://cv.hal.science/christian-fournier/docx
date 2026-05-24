--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -3032,350 +3032,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of winter wheat modulated by sowing date, plant population density and nitrogen fertilisation: Dimensions and size of leaf blades, sheaths and internodes in relation to their position on a stem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the effect of wheat canopy architecture as affected by sowing density on Septoria tritici epidemics using a coupled epidemic-virtual plant model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rim Baccar</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jillian Watt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+                <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 108 (6), pp.1179-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941171v1</w:t>
+                <w:t xml:space="preserve">hal-00941163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the effect of wheat canopy architecture as affected by sowing density on Septoria tritici epidemics using a coupled epidemic-virtual plant model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of winter wheat modulated by sowing date, plant population density and nitrogen fertilisation: Dimensions and size of leaf blades, sheaths and internodes in relation to their position on a stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Gouache</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 121 (1), pp.116 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00941163v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of leaf shape of wheat, barley and maize using an empirical shape model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3448,51 +3448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septoriose du blé tendre : Décaler les semis sans entamer le potentiel de rendement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 153 (2), pp.S224-S225. </w:t>
@@ -3831,51 +3831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,404 +3942,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Coupling a 3D virtual wheat (Triticum aestivum) plant model with a Septoria tritici epidemic model (Septo3D): a new approach to investigate plant-pathogen interactions linked to canopy architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+                <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.997-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831811v1</w:t>
+                <w:t xml:space="preserve">hal-01192058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of light interception and radiation use efficiency to the reduction of maize productivity under cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 35 (10), pp.885-899. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP08061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a 3D virtual wheat (Triticum aestivum) plant model with a Septoria tritici epidemic model (Septo3D): a new approach to investigate plant-pathogen interactions linked to canopy architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+                <w:t xml:space="preserve">OpenAlea: A visual programming and component-based software platform for plant modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ney</w:t>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 35 (10), pp.997-1013. </w:t>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.751-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP08066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP08084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192058v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the effects of localized red : far-red ratio on tillering in spring wheat (Triticum aestivum) using a three-dimensional virtual plant model</w:t>
               </w:r>
@@ -4728,307 +4728,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A functional-structural model of the elongation of the grass leaf and of its relationships with the phyllochron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+                <w:t xml:space="preserve">Jean Louis Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-Hélène Valadier</w:t>
+                <w:t xml:space="preserve">Sreten Ljutovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Renard</w:t>
+                <w:t xml:space="preserve">R. Schäufele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 124 (2), pp.178-188. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 166 (3), pp.881-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01371.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681915v1</w:t>
+                <w:t xml:space="preserve">hal-02680502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional-structural model of the elongation of the grass leaf and of its relationships with the phyllochron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">Physiology of maize II: Identification of physiological markers representative of the nitrogen status of maize (Zea mays) leaves, during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Durand</w:t>
+                <w:t xml:space="preserve">M-Hélène Valadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreten Ljutovac</w:t>
+                <w:t xml:space="preserve">Sébastien Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schäufele</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gastal</w:t>
+                <w:t xml:space="preserve">Isabelle I. Quillere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 124 (2), pp.178-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.2005.00511.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01371.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02680502v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADEL-maize: an L-system based model for the integration of growth processes from the organ to the canopy. Application to regulation of morphogenesis by light availability</w:t>
               </w:r>
@@ -6128,277 +6128,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Albasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Danthony</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
+                <w:t xml:space="preserve">J. Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400029v2</w:t>
+                <w:t xml:space="preserve">hal-02739634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HydroShoot: a new FSPM model for simulating hydraulic structure and gas-exchange dynamics of complex plants canopies under water deficit</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling and simulating the distribution of fungicide among leaves in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Danthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Prieto</w:t>
+                <w:t xml:space="preserve">Stéphanie Pointet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t>
+              <w:t xml:space="preserve">FSPMA2016 - International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739634v1</w:t>
+                <w:t xml:space="preserve">hal-01400029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in light-related parameters of maize models revealed by linking 3D-reconstruction of plant architecture with light model and phenotyping platform</w:t>
               </w:r>
@@ -6936,51 +6936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Alejando Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Qingdao, China</w:t>
@@ -7186,51 +7186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWIW2015: International Wheat Innovation Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wheat Initiative - International Research Initiative for Wheat Improvement. INT., Nov 2015, Clermont-Ferrand, France. 1 p</w:t>
@@ -7370,523 +7370,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-parametrisation of Adel-wheat allows reducing the experimental effort to simulate the 3D development of winter wheat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
+                <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
+              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01512123v1</w:t>
+                <w:t xml:space="preserve">hal-00850931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Garin</w:t>
+                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850823v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">Re-parametrisation of Adel-wheat allows reducing the experimental effort to simulate the 3D development of winter wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.213</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850931v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated and modular model for simulating and evaluating how canopy architecture can help reduce fungicide applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Fournier</w:t>
+                <w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens and microclimate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Houlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.339-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850818v1</w:t>
+                <w:t xml:space="preserve">hal-00850823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour simuler l'influence de l'architecture des plantes sur les épidémies : modèle Blé Septoriose</w:t>
               </w:r>
@@ -7961,217 +7961,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Plastic, Dynamic and Reducible 3D Geometric Model for Simulating Gramineous Leaves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting reproducible information from a phenotyping platform requires model-assisted dissection of the phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.125-132</w:t>
+              <w:t xml:space="preserve">China - EU Workshop on Phenotypic Profiling and Technology Transfer on Crop Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543498v2</w:t>
+                <w:t xml:space="preserve">hal-01595656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting reproducible information from a phenotyping platform requires model-assisted dissection of the phenotype</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Plastic, Dynamic and Reducible 3D Geometric Model for Simulating Gramineous Leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Tardieu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China - EU Workshop on Phenotypic Profiling and Technology Transfer on Crop Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Shanghai, China. pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595656v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543498v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design steps of a generic model to simulate air borne diseases as a function of crop architecture project</w:t>
               </w:r>
@@ -8462,381 +8462,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-nitrogen relationships within plant canopies analysed using in silico reconstruction of wheat crops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mariem Abichou</w:t>
+                <w:t xml:space="preserve">Towards a quantitative evaluation of cereal lamina shape using an empirical shape model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jillian Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.80-82</w:t>
+              <w:t xml:space="preserve">PMA 2009 3rd International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Beijing, China. 454 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831781v1</w:t>
+                <w:t xml:space="preserve">hal-01173240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a quantitative evaluation of cereal lamina shape using an empirical shape model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rim Baccar</w:t>
+                <w:t xml:space="preserve">Combining multiple modeling approaches to design plant ideotypes for specific climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMA 2009 3rd International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Nov 2009, Beijing, China. 454 p</w:t>
+              <w:t xml:space="preserve">International Workshop on Mathematical Modeling of Plant Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mathematical Biosciences Institutes (MBI). USA., Sep 2010, Columbus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173240v1</w:t>
+                <w:t xml:space="preserve">hal-01595045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple modeling approaches to design plant ideotypes for specific climates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Simonneau</w:t>
+                <w:t xml:space="preserve">Light-nitrogen relationships within plant canopies analysed using in silico reconstruction of wheat crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mathematical Modeling of Plant Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mathematical Biosciences Institutes (MBI). USA., Sep 2010, Columbus, United States</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.80-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595045v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the complexity of a plant-pathogen model influence the identification of infection-cycle steps that are decisive for epidemics?</w:t>
               </w:r>
@@ -9051,51 +9051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a quantitative evaluation of cereal lamina shape using an empirical shape model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tino Dornbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Baccar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9159,51 +9159,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-nitrogen relationships within plant canopies analysed using in silico reconstruction of wheat crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9382,574 +9382,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effect of canopy architecture as affected by sowing density on epidemics using a virtual wheat plant model coupled with a Septoria tritici epidemic model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Davis, United States. pp.58-60</w:t>
+              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831774v1</w:t>
+                <w:t xml:space="preserve">hal-01192232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building modular FSPM under OpenAlea: concepts and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the effect of canopy architecture as affected by sowing density on epidemics using a virtual wheat plant model coupled with a Septoria tritici epidemic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tino Dornbusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Davis, CA, United States. pp.109-112</w:t>
+              <w:t xml:space="preserve">, 2010, Davis, United States. pp.58-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192232v2</w:t>
+                <w:t xml:space="preserve">hal-00831774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput phenotyping and plant modelling : two legs for combined physiological and genetic approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPSO workshop on plant phenotyping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Plant Science Organisation (EPSO). BEL., Nov 2009, Jülich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831802v1</w:t>
+                <w:t xml:space="preserve">hal-01190043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput phenotyping and plant modelling : two legs for combined physiological and genetic approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica J. Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPSO workshop on plant phenotyping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Plant Science Organisation (EPSO). BEL., Nov 2009, Jülich, Germany</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190043v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant modelling with Python components in OpenAlea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cokelaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9964,398 +9926,436 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSciPy 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional-structural model of nitrogen distribution within the wheat culm during grain filling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sharing efforts for modelling plant systems: from publications to reusable software components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular&amp; Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Glasgow, United Kingdom. pp.S222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2009.04.549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964411v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des interactions épidémie - couvert végétal : De la recherche à la mise au point d'outils opérationnels pour la protection intégrée des cultures</w:t>
+                <w:t xml:space="preserve">Date de semis, pression de septoriose et potentiel de rendement: De la compréhension à la préconisation opérationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bancal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Gate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conférence Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192198v1</w:t>
+                <w:t xml:space="preserve">hal-01192166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Date de semis, pression de septoriose et potentiel de rendement: De la compréhension à la préconisation opérationnelle</w:t>
+                <w:t xml:space="preserve">Modélisation des interactions épidémie - couvert végétal : De la recherche à la mise au point d'outils opérationnels pour la protection intégrée des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gate</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Chelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conférence Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192166v1</w:t>
+                <w:t xml:space="preserve">hal-01192198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Septo3D: un modèle pour analyser les effets de la structure des couverts de blé sur les épidémies de septoriose</w:t>
               </w:r>
@@ -10393,51 +10393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Conférence internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Tours, France</w:t>
@@ -10574,515 +10574,515 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of light interception and radiation use efficiency to the reduction of maize productivity under cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/FP08061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+                <w:t xml:space="preserve">Coupling a 3D virtual wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) plant model with a &amp;lt;em&amp;gt;Septoria tritici&amp;lt;/em&amp;gt; epidemic model (Septo3D): a new approach to investigate plant-pathogen interactions linked to canopy architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne C. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martre</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP08064⟩</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824881v1</w:t>
+                <w:t xml:space="preserve">hal-02823551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling a 3D virtual wheat (&amp;lt;em&amp;gt;Triticum aestivum&amp;lt;/em&amp;gt;) plant model with a &amp;lt;em&amp;gt;Septoria tritici&amp;lt;/em&amp;gt; epidemic model (Septo3D): a new approach to investigate plant-pathogen interactions linked to canopy architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne C. Robert</w:t>
+                <w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand B. Ney</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP08066⟩</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.751-760, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02823551v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: a visual programming and component-based software platform for plant modelling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+                <w:t xml:space="preserve">A process-based model to simulate nitrogen distribution in wheat (Triticum aestivum) during grain-filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bertheloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Godin</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Functional Structural Plant Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP08064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/fp08084⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02757859v1</w:t>
+                <w:t xml:space="preserve">hal-02824881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un rosier virtuel en 3D pour intégrer les interactions plante-environnement</w:t>
               </w:r>
@@ -11193,51 +11193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model of nitrogen distribution and senescence in virtual wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11465,51 +11465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11784,51 +11784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling up to whole-plant and crop levels short-term responses of leaf growth to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott C. Chapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11903,355 +11903,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple model simulating the construction of blade and sheath length in maize</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissecting maize matter production variability using a structural model. An original approach to drive maize breeding for cold tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
+              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191916v1</w:t>
+                <w:t xml:space="preserve">hal-02756872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple model simulating the construction of blade and sheath length in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
+              <w:t xml:space="preserve">5. International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00831824v1</w:t>
+                <w:t xml:space="preserve">hal-01191916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting maize matter production variability using a structural model. An original approach to drive maize breeding for cold tolerance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">OpenAlea: An open-source platform for the integration of heterogeneous FSPM components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dufour-Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Workshop on Functional-Structural Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HortResearch Mt Albert. Auckland, NZL., Nov 2007, Napier, New Zealand</w:t>
+              <w:t xml:space="preserve">FSPM07 - 5th International Workshop on Functional-Structural Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Napier, New Zealand. pp.P36:1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756872v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea : a platform for plant modelling, analysis and simulation</w:t>
               </w:r>
@@ -12263,77 +12263,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Barbier de Reuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Python Conference Europython</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Genève, Switzerland. 16 p</w:t>
@@ -12362,77 +12362,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an architectural approach to direct maize breeding for cold tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Symposium on Plant Growth Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13576,51 +13576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13951,51 +13951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput estimation of incident light, light interception and radiation-use efficiency of thousands of plants in a phenotyping platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14072,51 +14072,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHENOARCH, a multiscale phenotyping platform for plant architecture, growth rate, water use efficiency and radiation use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14210,90 +14210,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OpenAlea 2.0: Architecture of an integrated modeling environment on the web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Godin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14325,168 +14325,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating maize plasticity in leaf appearance and size using regulation rules</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
+                <w:t xml:space="preserve">Genetic variation of radiation-use efficiency and water use efficiency under water deficit in a high-throughput phenotyping platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Welcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
+              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543497v1</w:t>
+                <w:t xml:space="preserve">hal-01595639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic model of interactions between FSPM, foliar pathogens, and microclimate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14545,178 +14541,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation of radiation-use efficiency and water use efficiency under water deficit in a high-throughput phenotyping platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Llorenç Cabrera Bosquet</w:t>
+                <w:t xml:space="preserve">Simulating maize plasticity in leaf appearance and size using regulation rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junqi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vos Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wopke van Der Werf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdrought IV Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Perth, Australia. 2013</w:t>
+              <w:t xml:space="preserve">7. International Conference on Functional Structure Plant Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. Finnish Society of Forest Science, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595639v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do variations of architectural parameters affect light partitioning within wheat - pea mixtures? A simulation study based on a virtual plant approach</w:t>
               </w:r>
@@ -15000,51 +15000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Main Meeting of the Society of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Glasgow, United Kingdom. , 2009</w:t>
@@ -15073,77 +15073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the time course of senescence in winter wheat at the individual leaf and whole plant level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Hillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15230,51 +15230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Nitrogen Distribution in Virtual Plants, as Exemplified by Wheat Culm During Grain Filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Bertheloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15472,90 +15472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An architectural approach to investigate maize response to low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scale and complexity in plant systems research: Gene-plant-crop relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2007, 978-1-4020-5904-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16404,51 +16404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin B. Perriot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17002,51 +17002,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.01.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941163v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr126" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.558" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8K74DJ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192058v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08066" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02168.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Birch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kroesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q6VLKH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0QLH1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680502v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Ljutovac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01371.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512123v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831781v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192237v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190043v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964411v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192198v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192166v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824881v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823551v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192420v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Chapman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hammer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mclean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191916v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756872v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751112v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Jan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Lewis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189547v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.67" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192011v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Struik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Accatino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Barbe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol96-art03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810884v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol96-art03-GB" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302997v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sanner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-22-0197-R" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04515162v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Cafier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-023-01125-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03890913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fernandez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-022-00961-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03358998v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M Barbillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecarpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.734056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01895279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Wei Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Alvarez Prado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Perez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Artzet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery309" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02228393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13539" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02253260v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Albasha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alejando Prieto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diz007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Houl&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx192" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01678310v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claessen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708613v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.01.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01336655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chopard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dupuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2016.06.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacube" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Palaffre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie J. Millet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tardieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01573077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouyang Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01631186v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brichet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-017-0246-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576907v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Welcker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Suard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14027" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01095288v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Gutierrez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Huynh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu099" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu101" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941201v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chevalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham J. Escobar-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/pls038" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941163v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr126" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941171v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Watt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hillier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bertheloot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.12.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X046JNFM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00828860v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq181" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Lee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.558" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8K74DJ0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964416v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Bertheloot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fournier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.543" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W69X06QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189379v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08066" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192233v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dufour-Kowalski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Godin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP08084" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Evers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2007.02168.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191961v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Birch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kroesen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2007.04.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q6VLKH9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191976v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Evers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.07.042" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMN0QLH1-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680502v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreten Ljutovac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sch&#228;ufele" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01371.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681915v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Hirel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H&#233;l&#232;ne Valadier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Renard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Quillere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2005.00511.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W7C25199-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885933v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677520v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengyao Shi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Tavernier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Lesbats-Sichel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Savoi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/aleZezo4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179747v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911777v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Persello" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grechi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marquier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2020.1281.79" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Danthony" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Perriot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Poidevin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739634v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prieto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400029v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pointet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396935v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01459040v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llorenc Cabrera" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Chopard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543439v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saudreau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429101v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cohen-Boulakia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2791347.2791365" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850931v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coste" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512123v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850823v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004347v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595656v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera Bosquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01543498v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Langlais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192254v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831777v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Souli&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173240v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595045v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831781v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192261v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192271v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192237v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192232v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190043v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964411v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831801v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cokelaer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2009.04.549" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LTDWMNFM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192166v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gate" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192198v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751048v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821510v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823551v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Ney" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757859v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/fp08084" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824881v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Favre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192410v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191938v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vos" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192420v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755236v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Chapman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme L. Hammer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg Mclean" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756872v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191916v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00831824v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dones" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbier de Reuille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189325v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751112v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316844v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Sohbi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768151v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393332v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Besnier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Edet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Picaut" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Johnson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730404v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stathis Delivorias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800385v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gigot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878284v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Persello" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Grechi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ihc2018.org/en/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400001v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01400026v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ngao" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438622v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ddl.escience.cn/f/CYni" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229559v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Grau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mineau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mielewczik" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229560v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Suard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595406v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578851v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-00850931" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595639v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268720v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543497v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junqi Zhu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vos Jan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wopke van Der Werf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299599v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Escobar Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817876v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191954v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Lewis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189547v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2009.67" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191932v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Drouet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192011v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191949v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dejong" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Struik" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909184v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ljutovac" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saint-Jean" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218411v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Huitu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor-Einar Skog" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Calatayud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Skaslien" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04275940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05323903v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788579v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu Wei Chen" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01253658v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin B. Perriot" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003247v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02100181v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Pacitti" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04945340v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7ad895914a1483abace1a943117aadff073da87b;origin=https://github.com/openalea-incubator/caribu;visit=swh:1:snp:89f6a24848484d39368712b4a6de9582059cee92;anchor=swh:1:rev:5be29662ca257bc6056d29f8d55940c16eb98735" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>