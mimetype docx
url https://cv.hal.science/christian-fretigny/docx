--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -1173,1074 +1173,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bandwidth noninvasive measurements of the linear viscoelasticity of collagen gels</w:t>
+                <w:t xml:space="preserve">Multiscale Surface-Attached Hydrogel Thin Films with Tailored Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Verhulsel</w:t>
+                <w:t xml:space="preserve">Benjamin Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shivokhin</w:t>
+                <w:t xml:space="preserve">Mengxing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Descroix</w:t>
+                <w:t xml:space="preserve">Ekkachai Martwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4965039⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (18), pp.11729 - 11738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393439v1</w:t>
+                <w:t xml:space="preserve">hal-01441193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Surface-Attached Hydrogel Thin Films with Tailored Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High bandwidth noninvasive measurements of the linear viscoelasticity of collagen gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Verhulsel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chollet</w:t>
+                <w:t xml:space="preserve">S. Shivokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxing Li</w:t>
+                <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekkachai Martwong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">S. Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8 (18), pp.11729 - 11738. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.1269 - 1278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b00446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.4965039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441193v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perturbation of the Heat Lateral Diffusion by Interface Resistance in Layered Structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the thermal diffusivity of bulk and layered samples by time domain thermoreflectance: Interest of lateral heat diffusion investigation in nanoscale time range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fournier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-014-1648-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (6), pp.065306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4908068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233797v1</w:t>
+                <w:t xml:space="preserve">hal-01233799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the thermal diffusivity of bulk and layered samples by time domain thermoreflectance: Interest of lateral heat diffusion investigation in nanoscale time range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+                <w:t xml:space="preserve">Stabilization of the tilt motion during capillary self-alignment of rectangular chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.A. Brakke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Di Cioccio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4908068⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 234, pp.180 - 187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233799v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the tilt motion during capillary self-alignment of rectangular chips</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boundary Condition in Liquid Thin Films Revealed through the Thermal Fluctuations of Their Free Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mermoz</w:t>
+                <w:t xml:space="preserve">B Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Di Cioccio</w:t>
+                <w:t xml:space="preserve">L Talini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 234, pp.180 - 187. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (22), pp.227801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2015.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.227801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01468271v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Condition in Liquid Thin Films Revealed through the Thermal Fluctuations of Their Free Surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicrometric Films of Surface-Attached Polymer Network with Temperature-Responsive Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mengxing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Pottier</w:t>
+                <w:t xml:space="preserve">F Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Talini</w:t>
+                <w:t xml:space="preserve">Yvette Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (22), pp.227801. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, LANGMUIR, 31 (42), pp.11516-11524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.227801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176182v1</w:t>
+                <w:t xml:space="preserve">hal-01240110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicrometric Films of Surface-Attached Polymer Network with Temperature-Responsive Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Perturbation of the Heat Lateral Diffusion by Interface Resistance in Layered Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Cousin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Frétigny</w:t>
+                <w:t xml:space="preserve">Jean-Yves Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Tran</w:t>
+                <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, LANGMUIR, 31 (42), pp.11516-11524. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (5-6), pp.1281-1288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b02948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10765-014-1648-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240110v1</w:t>
+                <w:t xml:space="preserve">hal-01233797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normal contact and friction of rubber with model randomly rough surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of gravity-driven water channels under steady rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesare M. Cejas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Yashima</w:t>
+                <w:t xml:space="preserve">Yuli Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Romero</w:t>
+                <w:t xml:space="preserve">Remi Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Wandersman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. K. Chaudhury</w:t>
+                <w:t xml:space="preserve">Douglas J. Durian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM02346C⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.042205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468239v1</w:t>
+                <w:t xml:space="preserve">hal-01529978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple analytical model of evapotranspiration in the presence of roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare M. Cejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Hough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2258,1650 +2258,1650 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (4), pp.042716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of gravity-driven water channels under steady rainfall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesare M. Cejas</w:t>
+                <w:t xml:space="preserve">Normal contact and friction of rubber with model randomly rough surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Yashima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuli Wei</w:t>
+                <w:t xml:space="preserve">V. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Barrois</w:t>
+                <w:t xml:space="preserve">E. Wandersman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas J. Durian</w:t>
+                <w:t xml:space="preserve">M. K. Chaudhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (4), pp.042205. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (5), pp.871 - 881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4SM02346C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529978v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency linear rheology of complex fluids measured from their surface thermal fluctuations</w:t>
+                <w:t xml:space="preserve">Non Amontons-Coulomb local friction law of randomly rough contact interfaces with rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Pottier</w:t>
+                <w:t xml:space="preserve">Danh Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Raudsepp</w:t>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4776745⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (6), pp.64001 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/64001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468121v1</w:t>
+                <w:t xml:space="preserve">hal-01537708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction of Rubber with Surfaces Patterned with Rigid Spherical Asperities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contact compliance effects in the frictional response of bioinspired fibrillar adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ramakrishna</w:t>
+                <w:t xml:space="preserve">M. Piccardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Chenadec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Pugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11249-012-0052-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (83), pp.20130182 - 20130182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2013.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537717v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact compliance effects in the frictional response of bioinspired fibrillar adhesives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Friction of viscoelastic elastomers with rough surfaces under torsional contact conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chateauminois</w:t>
+                <w:t xml:space="preserve">Miguel Trejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Sitti</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2013.0182⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (5), pp.052401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.052401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537714v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Amontons-Coulomb local friction law of randomly rough contact interfaces with rubber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yohan Le Chenadec</w:t>
+                <w:t xml:space="preserve">Lateral heat diffusion investigation of a layered structure: Application to the complete thermal characterization of a lithium phosphorous oxynitride film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/64001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113 (24), pp.244304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537708v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01233809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction of viscoelastic elastomers with rough surfaces under torsional contact conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Trejo</w:t>
+                <w:t xml:space="preserve">Friction of Rubber with Surfaces Patterned with Rigid Spherical Asperities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. D. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Chenadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.052401⟩</w:t>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (1), pp.135 - 144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-012-0052-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537710v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral heat diffusion investigation of a layered structure: Application to the complete thermal characterization of a lithium phosphorous oxynitride film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High frequency linear rheology of complex fluids measured from their surface thermal fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Xu</w:t>
+                <w:t xml:space="preserve">Allan Raudsepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Belliard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vincent</w:t>
+                <w:t xml:space="preserve">Jean-François Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 113 (24), pp.244304. </w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 57 (2), pp.441 - 455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4811520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1122/1.4776745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233809v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01468121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two beam surface fluctuation specular reflection spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal insulating layer on a conducting substrate. Analysis of thermoreflectance experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Talini</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3678317⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (8), pp.084313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3702823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576632v1</w:t>
+                <w:t xml:space="preserve">hal-01233819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip dynamics at a patterned rubber/glass interface during stick-slip motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wrinkling of a nanometric glassy skin/crust induced by drying in poly(vinyl alcohol) gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Audry</w:t>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Barthel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12083-0⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (31), pp.8075-8081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2SM25480H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731424v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulating layer on a conducting substrate. Analysis of thermoreflectance experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary self-alignment of polygonal chips: a generalization for the shift-restoring force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mermoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Brakke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3702823⟩</w:t>
+              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.845 - 858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10404-012-1114-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01233819v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wrinkling of a nanometric glassy skin/crust induced by drying in poly(vinyl alcohol) gels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">Slip dynamics at a patterned rubber/glass interface during stick-slip motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Lequeux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Barthel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 35, pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2012-12083-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2SM25480H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01546405v1</w:t>
+                <w:t xml:space="preserve">hal-00731424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary self-alignment of polygonal chips: a generalization for the shift-restoring force</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Loic Sanchez</w:t>
+                <w:t xml:space="preserve">Two beam surface fluctuation specular reflection spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raudsepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lequeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Talini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10404-012-1114-4⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 83 (1), pp.013111 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3678317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01577061v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bandwidth linear viscoelastic properties of complex fluids from the measurement of their free surface fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3909,51 +3909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7 (17), pp.7843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toan Nguyen Danh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierdomenico Paolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4134,51 +4134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical solutions of the heat diffusion equation for 3 omega method geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4264,51 +4264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Talini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.58002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4427,272 +4427,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring interdiffusion at an interface between two elastomers with tapping-mode and contact-resonance atomic force microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">Maude Portigliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (1), pp.602-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.27914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269847v1</w:t>
+                <w:t xml:space="preserve">hal-03130301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring interdiffusion at an interface between two elastomers with tapping-mode and contact-resonance atomic force microscopy imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Portigliatti</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Salvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Frétigny</w:t>
+                <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 109 (1), pp.602-607. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.27914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130301v1</w:t>
+                <w:t xml:space="preserve">hal-00269847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing thermal waves on the free surface of various media: Surface Fluctuation Specular Reflection Spectroscopy</w:t>
               </w:r>
@@ -5909,273 +5909,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization effects in xanesof layered materials : alkali-graphite intercalation compounds study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BOND ANGLE DETERMINATION BY ANGULAR EXAFS STUDY AND DEBYE-WALLER ANISOTROPY IN 2D GRAPHITE INTERCALATION COMPOUNDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Cortès</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-869-C8-873. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19868168⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-865-C8-868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19868167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00226072v1</w:t>
+                <w:t xml:space="preserve">jpa-00226071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOND ANGLE DETERMINATION BY ANGULAR EXAFS STUDY AND DEBYE-WALLER ANISOTROPY IN 2D GRAPHITE INTERCALATION COMPOUNDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization effects in xanesof layered materials : alkali-graphite intercalation compounds study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Béguin</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Cortès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-865-C8-868. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19868167⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-869-C8-873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19868168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226071v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6760,51 +6760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Grimaldi d'Esdra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lintingre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M. Cejas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A Hough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beaufret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50653-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N N Kolesnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaad3c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M Cejas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hough" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01179F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.013001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01092C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Hough" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.96.062908" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verhulsel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shivokhin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkachai Martwong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233797v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1648-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233799v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908068" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468271v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Brakke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176182v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pottier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Talini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.227801" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240110v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02948" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468239v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yashima" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Chaudhury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02346C" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529982v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hough" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042716" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529978v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Wei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barrois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Durian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042205" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468121v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raudsepp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4776745" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537717v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramakrishna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Spencer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Chenadec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0052-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537714v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piccardo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pugno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0182" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537708v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Toan Nguyen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prevost" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/64001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537710v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.052401" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811520" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678317" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Audry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12083-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233819v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3702823" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546405v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huraux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25480H" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577061v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brakke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1114-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-702WT5XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen Danh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.557340" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Duquesne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486441" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370786v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/58002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/195302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salvant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8NJ0VGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288327v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Tay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thibierge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3002424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Diagon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallarino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00013-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-542PN200-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25295" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma07040d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-2727/39-16/021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2006-00021-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC8K9TDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640510" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gacoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9030y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226072v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868168" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226071v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868167" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7C6D3226E610DE2B3B1E97594F1BFDDF79351DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cejas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castaing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hough" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dreyfus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Hough" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Grimaldi d'Esdra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lintingre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M. Cejas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A Hough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beaufret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50653-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N N Kolesnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaad3c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M Cejas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hough" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01179F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.013001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01092C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Hough" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.96.062908" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkachai Martwong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00446" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verhulsel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shivokhin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Brakke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Talini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.227801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02948" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1648-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Wei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barrois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Durian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hough" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yashima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Chaudhury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02346C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Toan Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prevost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/64001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piccardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pugno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.052401" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811520" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramakrishna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Spencer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Chenadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0052-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raudsepp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4776745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3702823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huraux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25480H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brakke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1114-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-702WT5XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Audry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12083-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678317" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen Danh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.557340" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Duquesne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486441" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370786v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/58002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/195302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salvant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27914" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8NJ0VGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288327v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Tay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thibierge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3002424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Diagon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallarino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00013-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-542PN200-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25295" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma07040d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-2727/39-16/021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2006-00021-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC8K9TDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640510" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gacoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9030y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868167" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7C6D3226E610DE2B3B1E97594F1BFDDF79351DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cejas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castaing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hough" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dreyfus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Hough" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>