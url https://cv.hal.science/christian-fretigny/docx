--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1173,295 +1173,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Surface-Attached Hydrogel Thin Films with Tailored Architecture</w:t>
+                <w:t xml:space="preserve">High bandwidth noninvasive measurements of the linear viscoelasticity of collagen gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Chollet</w:t>
+                <w:t xml:space="preserve">M. Verhulsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mengxing Li</w:t>
+                <w:t xml:space="preserve">S. Shivokhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekkachai Martwong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bresson</w:t>
+                <w:t xml:space="preserve">A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Descroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b00446⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (6), pp.1269 - 1278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4965039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441193v1</w:t>
+                <w:t xml:space="preserve">hal-01393439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High bandwidth noninvasive measurements of the linear viscoelasticity of collagen gels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Surface-Attached Hydrogel Thin Films with Tailored Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Shivokhin</w:t>
+                <w:t xml:space="preserve">Benjamin Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simon</w:t>
+                <w:t xml:space="preserve">Mengxing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Descroix</w:t>
+                <w:t xml:space="preserve">Ekkachai Martwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (6), pp.1269 - 1278. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (18), pp.11729 - 11738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.4965039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b00446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393439v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the thermal diffusivity of bulk and layered samples by time domain thermoreflectance: Interest of lateral heat diffusion investigation in nanoscale time range</w:t>
               </w:r>
@@ -1815,51 +1815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicrometric Films of Surface-Attached Polymer Network with Temperature-Responsive Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengxing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,291 +2043,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01233797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of gravity-driven water channels under steady rainfall</w:t>
+                <w:t xml:space="preserve">Simple analytical model of evapotranspiration in the presence of roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare M. Cejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuli Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Remi Barrois</w:t>
+                <w:t xml:space="preserve">L. A. Hough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (4), pp.042205. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042205⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.042716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529978v1</w:t>
+                <w:t xml:space="preserve">hal-01529982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple analytical model of evapotranspiration in the presence of roots</w:t>
+                <w:t xml:space="preserve">Kinetics of gravity-driven water channels under steady rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesare M. Cejas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuli Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Barrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Hough</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas J. Durian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (4), pp.042716. </w:t>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.042205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.042205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01529982v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal contact and friction of rubber with model randomly rough surfaces</w:t>
               </w:r>
@@ -2441,291 +2441,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01468239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Amontons-Coulomb local friction law of randomly rough contact interfaces with rubber</w:t>
+                <w:t xml:space="preserve">Contact compliance effects in the frictional response of bioinspired fibrillar adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danh Toan Nguyen</w:t>
+                <w:t xml:space="preserve">M. Piccardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Wandersman</w:t>
+                <w:t xml:space="preserve">A. Chateauminois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Prevost</w:t>
+                <w:t xml:space="preserve">M. Pugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Le Chenadec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 104 (6), pp.64001 </w:t>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (83), pp.20130182 - 20130182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/64001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2013.0182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537708v1</w:t>
+                <w:t xml:space="preserve">hal-01537714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact compliance effects in the frictional response of bioinspired fibrillar adhesives</w:t>
+                <w:t xml:space="preserve">Non Amontons-Coulomb local friction law of randomly rough contact interfaces with rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piccardo</w:t>
+                <w:t xml:space="preserve">Danh Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chateauminois</w:t>
+                <w:t xml:space="preserve">Elie Wandersman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Le Chenadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (83), pp.20130182 - 20130182. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 104 (6), pp.64001 </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsif.2013.0182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/104/64001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537714v1</w:t>
+                <w:t xml:space="preserve">hal-01537708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction of viscoelastic elastomers with rough surfaces under torsional contact conditions</w:t>
               </w:r>
@@ -3636,51 +3636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Audry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teisseire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4427,272 +4427,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring interdiffusion at an interface between two elastomers with tapping-mode and contact-resonance atomic force microscopy imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Portigliatti</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Salvant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Frétigny</w:t>
+                <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 109 (1), pp.602-607. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.27914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130301v1</w:t>
+                <w:t xml:space="preserve">hal-00269847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAS NMR spectra of quadrupolar nuclei in disordered solids: The Czjzek model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring interdiffusion at an interface between two elastomers with tapping-mode and contact-resonance atomic force microscopy imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste D’espinose de Lacaillerie</w:t>
+                <w:t xml:space="preserve">Maude Portigliatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Salvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Massiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 109 (1), pp.602-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2008.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.27914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269847v1</w:t>
+                <w:t xml:space="preserve">hal-03130301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing thermal waves on the free surface of various media: Surface Fluctuation Specular Reflection Spectroscopy</w:t>
               </w:r>
@@ -5571,235 +5571,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00149175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Viscosity in Thin Polymer Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
+                <w:t xml:space="preserve">Elastic contact to nearly incompressible coatings - Stiffness enhancement and elastic pile-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Barthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Perriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (33-35), pp.5359-5369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600640510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157969v1</w:t>
+                <w:t xml:space="preserve">hal-00513677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic contact to nearly incompressible coatings - Stiffness enhancement and elastic pile-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chateauminois</w:t>
+                <w:t xml:space="preserve">Reduced Viscosity in Thin Polymer Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bodiguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Frétigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600640510⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.266105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00513677v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Columnar aggregates of crown ether substituted phthalocyanines perpendicularly anchored on a surface via a selective binding site</w:t>
               </w:r>
@@ -6760,51 +6760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Grimaldi d'Esdra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lintingre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M. Cejas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A Hough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beaufret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50653-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N N Kolesnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaad3c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M Cejas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hough" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01179F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.013001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01092C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Hough" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.96.062908" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkachai Martwong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00446" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verhulsel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shivokhin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Brakke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Talini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.227801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02948" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1648-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529978v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Wei" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barrois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Durian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hough" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042716" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yashima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Chaudhury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02346C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Toan Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prevost" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/64001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537714v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piccardo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pugno" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0182" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.052401" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811520" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramakrishna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Spencer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Chenadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0052-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raudsepp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4776745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3702823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huraux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25480H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brakke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1114-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-702WT5XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Audry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12083-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678317" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen Danh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.557340" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Duquesne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486441" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370786v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/58002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/195302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130301v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salvant" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27914" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8NJ0VGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288327v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Tay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thibierge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3002424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Diagon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallarino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00013-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-542PN200-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25295" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma07040d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-2727/39-16/021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2006-00021-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC8K9TDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640510" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gacoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9030y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157969v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868167" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7C6D3226E610DE2B3B1E97594F1BFDDF79351DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cejas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castaing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hough" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dreyfus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Hough" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03019864v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boursier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Grimaldi d'Esdra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lintingre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150026v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schune" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Yonger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bresson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.9b00768" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02344460v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M. Cejas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A Hough" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Beaufret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castaing" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-50653-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Eddrieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N N Kolesnikov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaad3c" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesare M Cejas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Hough" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dreyfus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01179F" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584163v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chateauminois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.013001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Toan Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01092C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904354v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Hough" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreve.96.062908" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verhulsel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shivokhin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descroix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4965039" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441193v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chollet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengxing Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekkachai Martwong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b00446" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Belliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vincent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4908068" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.A. Brakke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Di Cioccio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2015.09.008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176182v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Pottier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Talini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.227801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cousin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Tran" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b02948" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233797v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duquesne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fournier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-014-1648-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529982v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Hough" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042716" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529978v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuli Wei" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Barrois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Durian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.042205" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468239v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yashima" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Romero" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wandersman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Chaudhury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM02346C" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537714v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piccardo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chateauminois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pugno" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sitti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2013.0182" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537708v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Toan Nguyen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Wandersman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Prevost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Le Chenadec" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/104/64001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537710v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Trejo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.052401" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Xu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vincent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811520" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramakrishna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Spencer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Chenadec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0052-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468121v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raudsepp" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4776745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233819v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3702823" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01546405v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Huraux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2SM25480H" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577061v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Berthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mermoz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Brakke" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Sanchez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-012-1114-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-702WT5XS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731424v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Audry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teisseire" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barthel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2012-12083-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01576632v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678317" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Nguyen Danh" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierdomenico Paolino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2011.557340" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Duquesne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3486441" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370786v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mamane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/88/58002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439466v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Barthel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/19/195302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269847v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Massiot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2008.03.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKFH3GP8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130301v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Portigliatti" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Salvant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.27914" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-C8NJ0VGJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288327v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Tay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thibierge" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3002424" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156660v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Diagon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mallarino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2007-00013-2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-542PN200-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thami" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bresson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.25295" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma07040d" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157967v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mary" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-2727/39-16/021" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149117v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/e2006-00021-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NC8K9TDS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069066v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perriot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600640510" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gacoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perriot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-006-9030y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513677v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157969v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01726386v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thami" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Roger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Steybe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424602000701" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouat" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaiser" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;guin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868167" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A7C6D3226E610DE2B3B1E97594F1BFDDF79351DF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226072v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Cort&#232;s" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868168" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083059v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cejas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castaing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hough" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dreyfus" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284418v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence A. Hough" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>