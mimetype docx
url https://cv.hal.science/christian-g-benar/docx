--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -223,455 +223,455 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial wavelets and sparse Bayesian learning for extended brain sources reconstruction</w:t>
+                <w:t xml:space="preserve">Mapping Postictal Aphasia through Signal Complexity: A Stereo‐Electroencephalography Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Mokhtari</w:t>
+                <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+                <w:t xml:space="preserve">Christian G Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lison Ciavatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantine Mazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3629010⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.27307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558288v3</w:t>
+                <w:t xml:space="preserve">hal-05161430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Postictal Aphasia through Signal Complexity: A Stereo‐Electroencephalography Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian G Bénar</w:t>
+                <w:t xml:space="preserve">Simge Aykan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Ciavatti</w:t>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantine Mazel</w:t>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.27307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161430v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+                <w:t xml:space="preserve">Combining spatial wavelets and sparse Bayesian learning for extended brain sources reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simge Aykan</w:t>
+                <w:t xml:space="preserve">Samy Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Laguitton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 170, pp.49-57. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3629010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913274v1</w:t>
+                <w:t xml:space="preserve">hal-04558288v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-attentive Pitch Processing of Harmonic Complex Sounds at Sensor and Source Levels: Comparing Simultaneously Recorded EEG and MEG Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talya C Inbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -787,51 +787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fratello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -895,51 +895,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mourre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1042,51 +1042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Semeux-Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fratello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,51 +1431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local and network changes after multichannel transcranial direct current stimulation using magnetoencephalography in patients with refractory epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Transcranial Electrical Stimulation on Simultaneous Stereoelectroencephalography Recordings: a Randomized sham-Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Simula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,77 +1829,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-brain simulation of interictal epileptic discharges for patient-specific interpretation of interictal SEEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1963,77 +1963,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenic zone characteristics determine effectiveness of electrical transcranial stimulation in epilepsy treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2084,103 +2084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining independent component analysis and source localization for improving spatial sampling of stereoelectroencephalography in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor J López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.4071. </w:t>
@@ -2672,51 +2672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Oquab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.JN-RM-1163-22. </w:t>
@@ -2927,51 +2927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3016,472 +3016,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation entropy‐derived parameters to estimate the epileptogenic zone network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The role of quantitative markers in surgical prognostication after stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17849⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.2114-2126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793774v1</w:t>
+                <w:t xml:space="preserve">hal-04556224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium optically pumped magnetometers can detect epileptic abnormalities as well as squids as shown by intracerebral recordings</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+                <w:t xml:space="preserve">Permutation entropy‐derived parameters to estimate the epileptogenic zone network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/eneuro.0222-23.2023⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.389-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04756789v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of quantitative markers in surgical prognostication after stereoelectroencephalography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+                <w:t xml:space="preserve">Helium optically pumped magnetometers can detect epileptic abnormalities as well as squids as shown by intracerebral recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Madec</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (11), pp.2114-2126. </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.ENEURO.0222 - 23.2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.51900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/eneuro.0222-23.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556224v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04756789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How May a Brief Seizure Lead to Prolonged Epileptic Amnesia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simela Chatzikonstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Brohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,51 +3571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and localization of auditory sources from intracerebral SEEG using independent component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayabal Velmurugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,377 +3686,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity Alterations in Emotional and Cognitive Networks During a Manic State Induced by Direct Electrical Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epileptogenic networks in drug-resistant epilepsy with amygdala enlargement: Assessment with stereo-EEG and 7 T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Scholly</w:t>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guye</w:t>
+                <w:t xml:space="preserve">Sandrine Aubert-Conil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Bilger</w:t>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Valenti Hirsch</w:t>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (5-6), pp.627-635. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.94-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-022-00913-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962213v1</w:t>
+                <w:t xml:space="preserve">hal-03499599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenic networks in drug-resistant epilepsy with amygdala enlargement: Assessment with stereo-EEG and 7 T MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Connectivity Alterations in Emotional and Cognitive Networks During a Manic State Induced by Direct Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+                <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aubert-Conil</w:t>
+                <w:t xml:space="preserve">Adrien Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">Mathias Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">Maria Paola Valenti Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 133, pp.94-103. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5-6), pp.627-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-022-00913-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499599v1</w:t>
+                <w:t xml:space="preserve">hal-03962213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal intracerebral evoked potentials as a marker of its functionality in drug-resistant epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela de Andrade Morange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (4), pp.323-332. </w:t>
@@ -4107,64 +4107,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consciousness alteration in focal epilepsy is related to loss of signal complexity and information processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Naccache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4222,291 +4222,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open-source toolbox for Multi-patient Intracranial EEG Analysis (MIA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual epileptic patient brain modeling: Relationships with seizure onset and surgical outcome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-Sophie Dubarry</w:t>
+                <w:t xml:space="preserve">Huifang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.17310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713056v1</w:t>
+                <w:t xml:space="preserve">hal-03702938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual epileptic patient brain modeling: Relationships with seizure onset and surgical outcome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An open-source toolbox for Multi-patient Intracranial EEG Analysis (MIA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huifang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">A.-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2022.119251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702938v1</w:t>
+                <w:t xml:space="preserve">hal-03713056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial current stimulation in epilepsy: A systematic review of the fundamental and clinical aspects</w:t>
               </w:r>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Biagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.909421. </w:t>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoencephalography can reveal deep brain network activities linked to memory processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4888,291 +4888,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and localization of deep sources in magnetoencephalography: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayabal Velmurugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Fonti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Victor López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.100285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobme.2021.100285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620341v1</w:t>
+                <w:t xml:space="preserve">hal-03556000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of deep sources in magnetoencephalography: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jayabal Velmurugan</w:t>
+                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor López-Madrona</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wala Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.100285. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (9), pp.2046-2053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cobme.2021.100285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556000v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow oscillations open susceptible time windows for epileptic discharges</w:t>
               </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahan Momjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5456,51 +5456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iliana Kotwas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5545,295 +5545,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer, Collection and Organisation of Electrophysiological and Imaging Data for Multicentre Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extracting seizure onset from surface EEG with Independent Component Analysis: insights from simultaneous scalp and intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Barborica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Mindruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sheybani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">Irina Oane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12021-020-09503-6⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.102838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139022v1</w:t>
+                <w:t xml:space="preserve">hal-03462469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting seizure onset from surface EEG with Independent Component Analysis: insights from simultaneous scalp and intracerebral EEG</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Spinelli</w:t>
+                <w:t xml:space="preserve">Transfer, Collection and Organisation of Electrophysiological and Imaging Data for Multicentre Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Oane</w:t>
+                <w:t xml:space="preserve">Bruno Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 32, pp.102838. </w:t>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12021-020-09503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462469v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ictal connectivity changes induced by pulvinar stimulation correlate with improvement of awareness</w:t>
               </w:r>
@@ -5845,64 +5845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbora Deutschová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5966,77 +5966,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6100,64 +6100,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Balatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,64 +6234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6480,51 +6480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Oscillations and spikes running down after SEEG-guided thermocoagulations in the epileptogenic network of periventricular nodular heterotopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6614,51 +6614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postictal stereo-EEG changes following bilateral tonic-clonic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7012,64 +7012,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain regions and epileptogenicity influence epileptic interictal spike production and propagation during NREM sleep in comparison with wakefulness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7258,90 +7258,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7526,90 +7526,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULAN: Evaluation and ensemble statistical inference for functional connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl J. Friston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7660,103 +7660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interictal stereotactic-EEG functional connectivity in refractory focal epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (10), pp.2966-2980. </w:t>
@@ -8062,77 +8062,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8209,90 +8209,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for statistical thresholding of source localization maps in magnetoencephalography and estimating source extent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostiantyn Maksymenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 290, pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8320,360 +8320,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical solutions for simultaneous MEG and SEEG recordings: towards routine clinical use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Waveform Learning: A Framework for Modeling Variability in Neurophysiological Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dubarry</w:t>
+                <w:t xml:space="preserve">Sebastian Hitziger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa7655⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.4324 - 4338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2698415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01697945v1</w:t>
+                <w:t xml:space="preserve">hal-01548428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Waveform Learning: A Framework for Modeling Variability in Neurophysiological Signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maureen Clerc</w:t>
+                <w:t xml:space="preserve">Technical solutions for simultaneous MEG and SEEG recordings: towards routine clinical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Saillet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">A Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.4324 - 4338. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (10), pp.N118 - N127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2698415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa7655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548428v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8776,51 +8776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (4), pp.414-426. </w:t>
@@ -8858,51 +8858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the assets and weaknesses of HFO detectors? A benchmark framework based on realistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8910,51 +8910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (4), pp.1 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8982,347 +8982,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain connectivity changes during ictal aggression (a strangulation attempt)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Despiking SEEG signals reveals dynamics of gamma band preictal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Jmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-G Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/epd.2017.0925⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (2), pp.N42-N56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/38/2/N42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851657v1</w:t>
+                <w:t xml:space="preserve">hal-03576849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Despiking SEEG signals reveals dynamics of gamma band preictal activity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brain connectivity changes during ictal aggression (a strangulation attempt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (2), pp.N42-N56. </w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.367-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/38/2/N42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/epd.2017.0925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576849v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “Proust phenomenon”: Odor-evoked autobiographical memories triggered by direct amygdala stimulation in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9650,90 +9650,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenic networks in nodular heterotopia: A stereoelectroencephalography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Catenoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.2112 - 2123. </w:t>
@@ -9765,727 +9765,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the concordance between the seizure onset zone and the irritative zone? A SEEG quantified study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Comparison of Brain Networks During Interictal Oscillations and Spikes on Magnetoencephalography and Intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Jmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 217 (2), pp.1157-1162. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.752-765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-016-0501-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262683v1</w:t>
+                <w:t xml:space="preserve">hal-01431300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Brain Networks During Interictal Oscillations and Spikes on Magnetoencephalography and Intracerebral EEG</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">What is the concordance between the seizure onset zone and the irritative zone? A SEEG quantified study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.752-765. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.1157-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-016-0501-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431300v1</w:t>
+                <w:t xml:space="preserve">hal-01262683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph measures of node strength for characterizing preictal synchrony in partial epilepsy</w:t>
+                <w:t xml:space="preserve">A New Computational Model for Neuro-Glio-Vascular Coupling: Astrocyte Activation Can Explain Cerebral Blood Flow Nonlinear Response to Interictal Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Courtens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Solenna Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Brovelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2015.0397⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322604v1</w:t>
+                <w:t xml:space="preserve">hal-01270845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Computational Model for Neuro-Glio-Vascular Coupling: Astrocyte Activation Can Explain Cerebral Blood Flow Nonlinear Response to Interictal Events</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph measures of node strength for characterizing preictal synchrony in partial epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Ivanov</w:t>
+                <w:t xml:space="preserve">Sandra Courtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Benquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+                <w:t xml:space="preserve">Andrea Brovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147292. </w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.530-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/brain.2015.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270845v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency strategies for increasing high frequency oscillation detectability in intracerebral EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Mosher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10565,191 +10565,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interneurons contribute to the hemodynamic/metabolic response to epileptiform discharges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+                <w:t xml:space="preserve">In Vivo Tumour Mapping Using Electrocorticography Alterations During Awake Brain Surgery: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Boussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
+                <w:t xml:space="preserve">Lionel Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ghestem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">Philippe Metellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton I. Ivanov</w:t>
+                <w:t xml:space="preserve">Nicolas Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 115 (3), pp.1157-1169. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.766-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00994.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-016-0502-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431280v1</w:t>
+                <w:t xml:space="preserve">hal-01431308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10833,204 +10833,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Tumour Mapping Using Electrocorticography Alterations During Awake Brain Surgery: A Pilot Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salah Boussen</w:t>
+                <w:t xml:space="preserve">Interneurons contribute to the hemodynamic/metabolic response to epileptiform discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Velly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Metellus</w:t>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bruder</w:t>
+                <w:t xml:space="preserve">Anton I. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.766-782. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (3), pp.1157-1169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-016-0502-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00994.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431308v1</w:t>
+                <w:t xml:space="preserve">hal-01431280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A differential evolution-based approach for fitting a nonlinear biophysical model to fMRI BOLD data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11267,77 +11267,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 62, pp.104-114. </w:t>
@@ -11375,64 +11375,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ictal Magnetic Source Imaging in Presurgical Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11561,51 +11561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.192. </w:t>
@@ -11790,64 +11790,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic framework for functional connectivity measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang E Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl J. Friston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11950,51 +11950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon-da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12191,90 +12191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEG and EEG sensitivity in a case of medial occipital epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12334,77 +12334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric Function of Theta and Gamma Activity in Syllable Processing: An Intra-Cortical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-G Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12490,51 +12490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Albera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12594,51 +12594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Neurovascular Coupling in Epileptic Discharges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12727,64 +12727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of methods for separation of transient and oscillatory signals in EEG.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Jmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12873,103 +12873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between flow and metabolism in BOLD signals: insights from biophysical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (1), pp.40-53. </w:t>
@@ -13058,51 +13058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13147,451 +13147,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls of high-pass filtering for detecting epileptic oscillations: a technical note on &amp;quot;false&amp;quot; ripples.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From perception to recognition memory: time course and lateralization of neural substrates of word and abstract picture processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.10.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.782-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00747120v1</w:t>
+                <w:t xml:space="preserve">hal-00441660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perception to recognition memory: time course and lateralization of neural substrates of word and abstract picture processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Linear Coupling Between Single-Event Blood Flow Responses and Interictal Discharges in a Model of Experimental Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Baumann</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (6), pp.3139-3152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.01048.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441660v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Linear Coupling Between Single-Event Blood Flow Responses and Interictal Discharges in a Model of Experimental Epilepsy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anton Ivanov</w:t>
+                <w:t xml:space="preserve">Pitfalls of high-pass filtering for detecting epileptic oscillations: a technical note on &amp;quot;false&amp;quot; ripples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">Laeticia Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 103 (6), pp.3139-3152. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (3), pp.301-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.01048.2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329469v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00747120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostral Cingulate Zone and correct response monitoring: ICA and source localization evidences for the unicity of correct- and error-negativities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13677,77 +13677,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source localization of ictal epileptic activity investigated by high resolution EEG and validated by SEEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13823,77 +13823,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Matching Pursuit for multi-trial EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 180 (1), pp.161-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13939,77 +13939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography-Time-Frequency Atomic Decomposition for Event-Related M/EEG Signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.5461-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14043,90 +14043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic synthetic background neuronal activity for the analysis of MEG probe configurations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14362,51 +14362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14514,77 +14514,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale simulation of interictal epileptic discharges with neural mass models: patient specific interpretation of the interictal SEEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal-Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-G Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14619,90 +14619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Matching Pursuit of Multi-Trial Biosignals, with Application to Brain Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14746,269 +14746,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse wavelet-based solutions for the M/EEG inverse problem</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N°141 – Boosting SEEG with independent component analysis: Identification of local and remote neural sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor López-Madrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina-Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Barborica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Semeux-Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampling Theory and Applications (SampTA) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Congress of Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04141372v1</w:t>
+                <w:t xml:space="preserve">hal-05416868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N°141 – Boosting SEEG with independent component analysis: Identification of local and remote neural sources</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sparse wavelet-based solutions for the M/EEG inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Congress of Clinical Neurophysiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sampling Theory and Applications (SampTA) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smita Krishnaswamy, Bastian Rieck, Ian Adelstein and Guy Wolf, Jul 2023, New Haven (Yale University), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.142⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05416868v1</w:t>
+                <w:t xml:space="preserve">hal-04141372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features Extraction on Independent Component Analysis Computed on Interictal Magnetoencephalography to Characterize Epileptic Sources</w:t>
               </w:r>
@@ -15046,51 +15046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fratello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t>
@@ -15128,90 +15128,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de solutions à base d'ondelettes spatiales pour le problème inverse M/EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement des Signaux et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15236,77 +15236,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenicity Index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European SEEG Course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15331,77 +15331,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphos: Detector of ElectroPHysiological Oscillations and Spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European SEEG Course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15426,90 +15426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data transfer, collection and organisation for multi-centric clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ponz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15939,51 +15939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Biophysical Parameters from BOLD Signals through Evolutionary-Based Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16060,90 +16060,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter-Adaptive Dictionary Learning -Application to Multi-Trial Neuroelectric Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hitziger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16198,51 +16198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a hemodynamic model to epileptic spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16323,51 +16323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of BOLD responses to epileptic spikes: a combined modeling and data analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16448,51 +16448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent component analysis reveals the unity of cognitive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16709,77 +16709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Trial Analysis of Bioelectromagnetic Signals: The Quest for Hidden Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cazals, Frederic and Kornprobst, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling in Computational Biology and Biomedicine: A Multidisciplinary Endeavor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.237--259, 2013, 978-3-642-31208-3. </w:t>
@@ -16849,90 +16849,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions à base d’ondelettes spatiales pour le problème inverse M/EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16970,64 +16970,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Wavelets for the M/EEG Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17203,90 +17203,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of epileptic spikes revealed by diffusion-based constrained MEG source reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Biomagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Halifax, Canada. 2014</w:t>
@@ -17315,103 +17315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Metabolic Coupling Investigated with Jitter Invariant Dictionary Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hitziger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hamburg, Germany. </w:t>
@@ -17440,103 +17440,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter-Adaptive Dictionary Learning - Application to Multi-Trial Neuroelectric Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hitziger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Phoenix, Arizona, United States. 2013</w:t>
@@ -17623,64 +17623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17812,51 +17812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27EC98D6"/>
+    <w:nsid w:val="4F5B23EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18043,51 +18043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-g-benar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3339-1306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187234825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233145541852696601911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161430v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G B&#233;nar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ciavatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Mazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27307" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07297-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Simula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Damiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.08.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2024.103005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54359-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04220828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2023.101912" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desbordes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Oquab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1163-22.2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1154038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dellavale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0222-23.2023" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayabal Velmurugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.119905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03962213v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti Hirsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00913-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03499599v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert-Conil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.10.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Andrade Morange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2022.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25861-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702938v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17310" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Daoud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Biagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.909421" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Badier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velmurugan Jayabal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25987" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.02.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2021.100285" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sheybani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahan Momjian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El-Youssef" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2020.106528" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colombet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09503-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Oane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102838" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Deutschov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.01.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Michel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00720-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Timofeev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2018.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16252" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00721-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astolfi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878964v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13958" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258556v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiegler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carrere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jmail" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghdoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadriche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frikha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Amar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00530" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24405-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579673v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Krieg" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Maksymenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.07.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697945v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubarry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa7655" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548428v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hitziger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2698415" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508709v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174702" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576849v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jmail" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartolomei" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G B&#233;nar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/38/2/N42" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0608-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.055" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500825v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13919" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.029" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431300v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0501-7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322604v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courtens" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2015.0397" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270845v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147292" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mosher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2556425" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431280v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Ivanov" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00994.2014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431308v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruder" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0502-6" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221115v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2502553" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425524v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Perry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Golos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.05.010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woodman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cruto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-015-0445-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785633v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00192" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1400251" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239768v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00405" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-013-0317-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088050v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00248" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782646v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Birot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.12.013" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613123v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0190-1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXLM1GDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907611v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghariani Hamadi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.028" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJ6LV5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020071" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747120v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02329469v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Flynn" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01048.2009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459445v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.067" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B6WVR5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391937v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.03.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBGX9FLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189947v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353581" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188494v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352826" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140782v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grova" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daunizeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.08.053" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-316KL72S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414880v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416868v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.142" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077697v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139503v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139507v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138921v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ponz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025784v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025658v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vignal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304746v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Benar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_63" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094619v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849610v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989167v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094674v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094663v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-g-benar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3339-1306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187234825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233145541852696601911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G B&#233;nar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ciavatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Mazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07297-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Simula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Damiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.08.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2024.103005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54359-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04220828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2023.101912" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desbordes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Oquab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1163-22.2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1154038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dellavale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0222-23.2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayabal Velmurugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.119905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03499599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert-Conil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03962213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti Hirsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00913-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Andrade Morange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2022.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25861-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Daoud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Biagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.909421" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Badier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velmurugan Jayabal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25987" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.02.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2021.100285" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sheybani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahan Momjian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El-Youssef" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2020.106528" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Oane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102838" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colombet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09503-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Deutschov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.01.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Michel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00720-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Timofeev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2018.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16252" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00721-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astolfi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878964v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13958" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258556v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiegler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carrere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jmail" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghdoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadriche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frikha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Amar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00530" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24405-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579673v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Krieg" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Maksymenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.07.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hitziger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2698415" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubarry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa7655" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508709v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174702" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576849v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jmail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartolomei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G B&#233;nar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/38/2/N42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0608-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.055" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500825v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13919" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431300v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0501-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262683v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.029" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270845v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147292" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322604v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courtens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2015.0397" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mosher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2556425" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruder" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0502-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431280v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Ivanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00994.2014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221115v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2502553" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425524v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Perry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Golos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.05.010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woodman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cruto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-015-0445-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785633v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00192" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1400251" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239768v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00405" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-013-0317-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088050v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00248" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782646v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Birot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.12.013" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613123v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0190-1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXLM1GDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907611v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghariani Hamadi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.028" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJ6LV5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020071" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02329469v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Flynn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01048.2009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747120v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459445v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.067" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B6WVR5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391937v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.03.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBGX9FLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189947v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353581" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188494v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352826" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140782v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grova" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daunizeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.08.053" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-316KL72S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414880v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416868v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.142" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077697v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139503v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139507v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138921v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ponz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025784v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025658v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vignal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304746v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Benar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_63" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094619v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849610v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989167v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094674v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094663v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>