--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -223,814 +223,814 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Postictal Aphasia through Signal Complexity: A Stereo‐Electroencephalography Study</w:t>
+                <w:t xml:space="preserve">Pre-attentive Pitch Processing of Harmonic Complex Sounds at Sensor and Source Levels: Comparing Simultaneously Recorded EEG and MEG Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
+                <w:t xml:space="preserve">Talya C Inbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian G Bénar</w:t>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lison Ciavatti</w:t>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fantine Mazel</w:t>
+                <w:t xml:space="preserve">Mireille Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (6), pp.71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.27307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-025-01147-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161430v1</w:t>
+                <w:t xml:space="preserve">hal-05289851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+                <w:t xml:space="preserve">Mapping Postictal Aphasia through Signal Complexity: A Stereo‐Electroencephalography Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simge Aykan</w:t>
+                <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Laguitton</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Christian G Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+                <w:t xml:space="preserve">Lison Ciavatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fantine Mazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.27307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913274v1</w:t>
+                <w:t xml:space="preserve">hal-05161430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spatial wavelets and sparse Bayesian learning for extended brain sources reconstruction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+                <w:t xml:space="preserve">Simge Aykan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Torrésani</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3629010⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558288v3</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-attentive Pitch Processing of Harmonic Complex Sounds at Sensor and Source Levels: Comparing Simultaneously Recorded EEG and MEG Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining spatial wavelets and sparse Bayesian learning for extended brain sources reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Mokhtari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Besson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Torrésani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (6), pp.71. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-025-01147-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2025.3629010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289851v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558288v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal waking and sleep electrophysiological properties of the thalamus in focal epilepsies</w:t>
+                <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Biagioni</w:t>
+                <w:t xml:space="preserve">Hélène Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fratello</w:t>
+                <w:t xml:space="preserve">Lisa Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Hugo Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (2), </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (7), pp.1395-1407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490572v1</w:t>
+                <w:t xml:space="preserve">hal-05474597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
+                <w:t xml:space="preserve">Interictal waking and sleep electrophysiological properties of the thalamus in focal epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mourre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+                <w:t xml:space="preserve">Tommaso Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Soncin</w:t>
+                <w:t xml:space="preserve">Maria Fratello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dary</w:t>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (7), pp.1395-1407. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.70071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474597v1</w:t>
+                <w:t xml:space="preserve">hal-05490572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of magnetoencephalographic independent components in epilepsy by machine learning</w:t>
               </w:r>
@@ -1042,64 +1042,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Semeux-Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Fratello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1412,334 +1412,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local and network changes after multichannel transcranial direct current stimulation using magnetoencephalography in patients with refractory epilepsy</w:t>
+                <w:t xml:space="preserve">Different sustained and induced alpha oscillations emerge in the human auditory cortex during sound processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Daoud</w:t>
+                <w:t xml:space="preserve">Víctor López-Madrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.12.006⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-024-07297-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874139v1</w:t>
+                <w:t xml:space="preserve">hal-04806314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different sustained and induced alpha oscillations emerge in the human auditory cortex during sound processing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local and network changes after multichannel transcranial direct current stimulation using magnetoencephalography in patients with refractory epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Schön</w:t>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fratello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.1570. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 170, pp.145-155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-024-07297-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806314v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Transcranial Electrical Stimulation on Simultaneous Stereoelectroencephalography Recordings: a Randomized sham-Controlled Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Simula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,77 +1829,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-brain simulation of interictal epileptic discharges for patient-specific interpretation of interictal SEEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1950,90 +1950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenic zone characteristics determine effectiveness of electrical transcranial stimulation in epilepsy treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2084,103 +2084,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining independent component analysis and source localization for improving spatial sampling of stereoelectroencephalography in epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor J López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (1), pp.4071. </w:t>
@@ -2231,51 +2231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Early Hippocampal Dynamics during Recognition Memory with Independent Component Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor J. López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Mindruta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,429 +2480,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04346097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicative accuracy at entry and target points for robot-assisted depth electrodes implantation for drug-resistant epilepsy. Monocentric retrospective analysis of 1090 consecutive trajectories</w:t>
+                <w:t xml:space="preserve">Dimensionality and ramping: Signatures of sentence integration in the dynamics of brains and deep language models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Carron</w:t>
+                <w:t xml:space="preserve">Théo Desbordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Zanello</w:t>
+                <w:t xml:space="preserve">Yair Lakretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Barrit</w:t>
+                <w:t xml:space="preserve">Valérie Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Garnier</w:t>
+                <w:t xml:space="preserve">Maxime Oquab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Spine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.101912. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.JN-RM-1163-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bas.2023.101912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1163-22.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220828v1</w:t>
+                <w:t xml:space="preserve">hal-04135930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionality and ramping: Signatures of sentence integration in the dynamics of brains and deep language models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying memory processes at different levels with simultaneous depth and surface EEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Barborica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Mindruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor López-Madrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Desbordes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+                <w:t xml:space="preserve">F-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1163-22.2023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.115403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1154038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135930v1</w:t>
+                <w:t xml:space="preserve">hal-04241451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying memory processes at different levels with simultaneous depth and surface EEG recordings</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Víctor López-Madrona</w:t>
+                <w:t xml:space="preserve">Applicative accuracy at entry and target points for robot-assisted depth electrodes implantation for drug-resistant epilepsy. Monocentric retrospective analysis of 1090 consecutive trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Barrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F-Xavier Alario</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Samuel Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.115403. </w:t>
+              <w:t xml:space="preserve">Brain and Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.101912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2023.1154038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bas.2023.101912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04241451v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous fast-ultradian dynamics of polymorphic interictal events in drug-resistant focal epilepsy</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3022,103 +3022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of quantitative markers in surgical prognostication after stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (11), pp.2114-2126. </w:t>
@@ -3156,90 +3156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutation entropy‐derived parameters to estimate the epileptogenic zone network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3290,90 +3290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium optically pumped magnetometers can detect epileptic abnormalities as well as squids as shown by intracerebral recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khoubeib Kanzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3476,51 +3476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Brohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinki Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (2), pp.129-134. </w:t>
@@ -3558,64 +3558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction and localization of auditory sources from intracerebral SEEG using independent component analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López-Madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jayabal Velmurugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3686,632 +3686,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenic networks in drug-resistant epilepsy with amygdala enlargement: Assessment with stereo-EEG and 7 T MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hippocampal intracerebral evoked potentials as a marker of its functionality in drug-resistant epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">Daniela de Andrade Morange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Schön</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.10.012⟩</w:t>
+              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (4), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucli.2022.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499599v1</w:t>
+                <w:t xml:space="preserve">hal-03838343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity Alterations in Emotional and Cognitive Networks During a Manic State Induced by Direct Electrical Stimulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Paola Valenti Hirsch</w:t>
+                <w:t xml:space="preserve">Consciousness alteration in focal epilepsy is related to loss of signal complexity and information processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Naccache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-022-00913-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.22276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-25861-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962213v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal intracerebral evoked potentials as a marker of its functionality in drug-resistant epilepsy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+                <w:t xml:space="preserve">Epileptogenic networks in drug-resistant epilepsy with amygdala enlargement: Assessment with stereo-EEG and 7 T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Le Troter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubert-Conil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucli.2022.07.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838343v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consciousness alteration in focal epilepsy is related to loss of signal complexity and information processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivity Alterations in Emotional and Cognitive Networks During a Manic State Induced by Direct Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Scholly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada El Youssef</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+                <w:t xml:space="preserve">Mathias Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Naccache</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">Maria Paola Valenti Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.22276. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (5-6), pp.627-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-25861-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-022-00913-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100836v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual epileptic patient brain modeling: Relationships with seizure onset and surgical outcome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4388,77 +4388,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 257, pp.119251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4544,51 +4544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Ruffini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chiara Biagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, pp.909421. </w:t>
@@ -4620,1220 +4620,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoencephalography can reveal deep brain network activities linked to memory processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Stereo-EEG based personalized multichannel transcranial direct current stimulation in drug-resistant epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëva Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐michel Badier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Velmurugan Jayabal</w:t>
+                <w:t xml:space="preserve">Alexane Fierain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25987⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.142-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713447v1</w:t>
+                <w:t xml:space="preserve">hal-03631198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo-EEG based personalized multichannel transcranial direct current stimulation in drug-resistant epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëva Daoud</w:t>
+                <w:t xml:space="preserve">Magnetoencephalography can reveal deep brain network activities linked to memory processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor López-Madrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Salvador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nada El Youssef</w:t>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexane Fierain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Garnier</w:t>
+                <w:t xml:space="preserve">Velmurugan Jayabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 137, pp.142-151. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2022.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631198v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of deep sources in magnetoencephalography: A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jayabal Velmurugan</w:t>
+                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation guided by SEEG in epilepsy: Clinical and neurophysiological effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor López-Madrona</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nada El-Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Fierain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62, pp.260-260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556000v1</w:t>
+                <w:t xml:space="preserve">hal-03469066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
+                <w:t xml:space="preserve">Is beta band desynchronization related to skin conductance biofeedback effectiveness in drug resistant focal epilepsy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Fonti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Lorenzo Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Kotwas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.106528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2020.106528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620341v1</w:t>
+                <w:t xml:space="preserve">hal-03578033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow oscillations open susceptible time windows for epileptic discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Sheybani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahan Momjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (10), pp.2357-2371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.17020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation guided by SEEG in epilepsy: Clinical and neurophysiological effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Salvador</w:t>
+                <w:t xml:space="preserve">Detection and localization of deep sources in magnetoencephalography: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayabal Velmurugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roser Sanchez-Todo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor López-Madrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.100285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cobme.2021.100285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469066v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is beta band desynchronization related to skin conductance biofeedback effectiveness in drug resistant focal epilepsy?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Chen</w:t>
+                <w:t xml:space="preserve">Davide Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliana Kotwas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">Wala Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 169, pp.106528. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (9), pp.2046-2053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2020.106528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578033v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting seizure onset from surface EEG with Independent Component Analysis: insights from simultaneous scalp and intracerebral EEG</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfer, Collection and Organisation of Electrophysiological and Imaging Data for Multicentre Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Oane</w:t>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102838⟩</w:t>
+              <w:t xml:space="preserve">Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12021-020-09503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03462469v1</w:t>
+                <w:t xml:space="preserve">hal-03139022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer, Collection and Organisation of Electrophysiological and Imaging Data for Multicentre Studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Jegou</w:t>
+                <w:t xml:space="preserve">Extracting seizure onset from surface EEG with Independent Component Analysis: insights from simultaneous scalp and intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Barborica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Mindruta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Sheybani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colombet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">Irina Oane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.102838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12021-020-09503-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2021.102838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139022v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03462469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ictal connectivity changes induced by pulvinar stimulation correlate with improvement of awareness</w:t>
               </w:r>
@@ -5845,77 +5845,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbora Deutschová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), pp.344-346. </w:t>
@@ -5947,351 +5947,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (8), pp.1947-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500855v1</w:t>
+                <w:t xml:space="preserve">hal-02929525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131 (8), pp.1947-1955. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), pp.e280 - e293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929525v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Balatskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6340,429 +6340,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam Fernando Lopes da Silva (1935-2019) OBITUARY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postictal stereo-EEG changes following bilateral tonic-clonic seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph M. Michel</w:t>
+                <w:t xml:space="preserve">Patrick Marquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baillet</w:t>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Benar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Gotman</w:t>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-019-00720-0⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (8), pp.1743-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277194v1</w:t>
+                <w:t xml:space="preserve">hal-03509324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Frequency Oscillations and spikes running down after SEEG-guided thermocoagulations in the epileptogenic network of periventricular nodular heterotopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Timofeev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Valenti-Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 150, pp.27-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2018.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postictal stereo-EEG changes following bilateral tonic-clonic seizures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">In Memoriam Fernando Lopes da Silva (1935-2019) OBITUARY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph M. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Marquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina</w:t>
+                <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Olivier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+                <w:t xml:space="preserve">Jean Gotman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (8), pp.1743-1745. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (4), pp.519-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-019-00720-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509324v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in MEG and EEG power-law scaling explained by a coupling between spatial coherence and frequency: a simulation study</w:t>
               </w:r>
@@ -6993,554 +6993,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain regions and epileptogenicity influence epileptic interictal spike production and propagation during NREM sleep in comparison with wakefulness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lambert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Rodrigo Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 59 (1), pp.235-243. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878964v1</w:t>
+                <w:t xml:space="preserve">hal-01762672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time rescaling reproduces EEG behavior during transition from propofol anesthesia-induced unconsciousness to consciousness</w:t>
+                <w:t xml:space="preserve">Integration of stationary wavelet transform on a dynamic partial reconfiguration for recognition of pre-ictal gamma oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Boussen</w:t>
+                <w:t xml:space="preserve">N. Jmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Spiegler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Benar</w:t>
+                <w:t xml:space="preserve">M. Zaghdoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Carrere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">A. Hadriche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Frikha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ben Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.e00530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258556v1</w:t>
+                <w:t xml:space="preserve">hal-03586420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">Time rescaling reproduces EEG behavior during transition from propofol anesthesia-induced unconsciousness to consciousness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Boussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Spiegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Benar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp1-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762672v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of stationary wavelet transform on a dynamic partial reconfiguration for recognition of pre-ictal gamma oscillations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain regions and epileptogenicity influence epileptic interictal spike production and propagation during NREM sleep in comparison with wakefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ben Amar</w:t>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.e00530. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 59 (1), pp.235-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2018.e00530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.13958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03586420v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULAN: Evaluation and ensemble statistical inference for functional connectivity</w:t>
               </w:r>
@@ -7552,51 +7552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huifang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl J. Friston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marmaduke Woodman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7660,103 +7660,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interictal stereotactic-EEG functional connectivity in refractory focal epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (10), pp.2966-2980. </w:t>
@@ -7794,103 +7794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time rescaling reproduces EEG behavior during transition from propofol anesthesia-induced unconsciousness to consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Boussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Spiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.6015. </w:t>
@@ -7922,823 +7922,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of a medial functional module within the temporal lobe using an effective connectivity model: A CCEP study.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Krieg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
+                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.061⟩</w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579673v1</w:t>
+                <w:t xml:space="preserve">hal-03555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptive Waveform Learning: A Framework for Modeling Variability in Neurophysiological Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Hitziger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.4324 - 4338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2698415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672105v2</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for statistical thresholding of source localization maps in magnetoencephalography and estimating source extent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical solutions for simultaneous MEG and SEEG recordings: towards routine clinical use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kostiantyn Maksymenko</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 290, pp.95-104. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (10), pp.N118 - N127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2017.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa7655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577165v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01697945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Waveform Learning: A Framework for Modeling Variability in Neurophysiological Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Hitziger</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anca Nica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2017.2698415⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548428v1</w:t>
+                <w:t xml:space="preserve">hal-01672105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical solutions for simultaneous MEG and SEEG recordings: towards routine clinical use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+                <w:t xml:space="preserve">Discrimination of a medial functional module within the temporal lobe using an effective connectivity model: A CCEP study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dubarry</w:t>
+                <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (10), pp.N118 - N127. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 161, pp.219-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/aa7655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697945v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies for statistical thresholding of source localization maps in magnetoencephalography and estimating source extent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kostiantyn Maksymenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (2), pp.186-194. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 290, pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555994v1</w:t>
+                <w:t xml:space="preserve">hal-03577165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Parallel Processing in a Language Task Using Single-Trial Intracerebral Electroencephalography</w:t>
               </w:r>
@@ -8750,64 +8750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Llorens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8858,77 +8858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the assets and weaknesses of HFO detectors? A benchmark framework based on realistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,51 +9001,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Despiking SEEG signals reveals dynamics of gamma band preictal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Jmail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9105,103 +9105,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain connectivity changes during ictal aggression (a strangulation attempt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epileptic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.367-373. </w:t>
@@ -9233,507 +9233,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Proust phenomenon”: Odor-evoked autobiographical memories triggered by direct amygdala stimulation in human</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Brain Networks are Independently Modulated by Donepezil, Sleep, and Sleep Deprivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Wirsich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lanteaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.12.005⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-017-0608-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851664v1</w:t>
+                <w:t xml:space="preserve">hal-01657955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Networks are Independently Modulated by Donepezil, Sleep, and Sleep Deprivation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Complementary contributions of concurrent EEG and fMRI connectivity for predicting structural connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wirsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Ridley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Lanteaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-017-0608-5⟩</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.08.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657955v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary contributions of concurrent EEG and fMRI connectivity for predicting structural connectivity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The “Proust phenomenon”: Odor-evoked autobiographical memories triggered by direct amygdala stimulation in human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.173-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.08.055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657943v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenic networks in nodular heterotopia: A stereoelectroencephalography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Catenoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58, pp.2112 - 2123. </w:t>
@@ -9765,1419 +9765,1419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Brain Networks During Interictal Oscillations and Spikes on Magnetoencephalography and Intracerebral EEG</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+                <w:t xml:space="preserve">A New Computational Model for Neuro-Glio-Vascular Coupling: Astrocyte Activation Can Explain Cerebral Blood Flow Nonlinear Response to Interictal Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenna Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Benquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10548-016-0501-7⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (2), pp.e0147292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431300v1</w:t>
+                <w:t xml:space="preserve">hal-01270845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the concordance between the seizure onset zone and the irritative zone? A SEEG quantified study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">Graph measures of node strength for characterizing preictal synchrony in partial epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Courtens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Brovelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.029⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (7), pp.530-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2015.0397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01262683v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Computational Model for Neuro-Glio-Vascular Coupling: Astrocyte Activation Can Explain Cerebral Blood Flow Nonlinear Response to Interictal Events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147292⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270845v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Time-frequency strategies for increasing high frequency oscillation detectability in intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Mosher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2556425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431293v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph measures of node strength for characterizing preictal synchrony in partial epilepsy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Comparison of Brain Networks During Interictal Oscillations and Spikes on Magnetoencephalography and Intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Jmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2015.0397⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.752-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-016-0501-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322604v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency strategies for increasing high frequency oscillation detectability in intracerebral EEG</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is the concordance between the seizure onset zone and the irritative zone? A SEEG quantified study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marmaduke Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (2), pp.1157-1162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2016.2556425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316459v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01262683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Tumour Mapping Using Electrocorticography Alterations During Awake Brain Surgery: A Pilot Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A differential evolution-based approach for fitting a nonlinear biophysical model to fMRI BOLD data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Velly</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pablo Mesejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bruder</w:t>
+                <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (5), pp.766-782. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (2), pp.416-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-016-0502-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2502553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431308v1</w:t>
+                <w:t xml:space="preserve">hal-01221115v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Interneurons contribute to the hemodynamic/metabolic response to epileptiform discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ghestem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton I. Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.10.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 115 (3), pp.1157-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/jn.00994.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495235v1</w:t>
+                <w:t xml:space="preserve">hal-01431280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interneurons contribute to the hemodynamic/metabolic response to epileptiform discharges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anton I. Ivanov</w:t>
+                <w:t xml:space="preserve">Simultaneous SEEG-MEG-EEG recordings Overcome the SEEG limited spatial sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 115 (3), pp.1157-1169. </w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128, pp.68 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00994.2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431280v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A differential evolution-based approach for fitting a nonlinear biophysical model to fMRI BOLD data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vivo Tumour Mapping Using Electrocorticography Alterations During Awake Brain Surgery: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Boussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Mesejo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Saillet</w:t>
+                <w:t xml:space="preserve">Lionel Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier David</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Bénar</w:t>
+                <w:t xml:space="preserve">Philippe Metellus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan M. Warnking</w:t>
+                <w:t xml:space="preserve">Nicolas Bruder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (2), pp.416-427. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (5), pp.766-782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2015.2502553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-016-0502-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01221115v2</w:t>
+                <w:t xml:space="preserve">hal-01431308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-brain analytic measures of network communication reveal increased structure-function correlation in right temporal lobe epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Wirsich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alistair Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Ridley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,377 +11235,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01425524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occipital and occipital ``plus'' epilepsies: A study of involved epileptogenic networks through SEEG quantification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ictal Magnetic Source Imaging in Presurgical Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Marchi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
+                <w:t xml:space="preserve">Michael Woodman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Cruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.06.014⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.182-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-015-0445-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431299v1</w:t>
+                <w:t xml:space="preserve">hal-01431326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ictal Magnetic Source Imaging in Presurgical Assessment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occipital and occipital ``plus'' epilepsies: A study of involved epileptogenic networks through SEEG quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catarina Cruto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+                <w:t xml:space="preserve">Angela Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29 (1), pp.182-192. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.104-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-015-0445-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431326v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Thalamo-Cortical Synchrony Play a Role in Seizure Termination?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.192. </w:t>
@@ -11771,307 +11771,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic framework for functional connectivity measures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simultaneous recording of MEG, EEG and intracerebral EEG during visual stimulation: From feasibility to single-trial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huifang E Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+                <w:t xml:space="preserve">Jean Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon-da Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00405⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 99, pp.548 - 558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.05.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239768v1</w:t>
+                <w:t xml:space="preserve">hal-01495223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous recording of MEG, EEG and intracerebral EEG during visual stimulation: From feasibility to single-trial analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">A systematic framework for functional connectivity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huifang E Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl J. Friston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2014.05.055⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (405), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01495223v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG extended source localization: Tensor-based vs. conventional methods</w:t>
               </w:r>
@@ -12191,90 +12191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEG and EEG sensitivity in a case of medial occipital epilepsy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12315,661 +12315,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00877692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric Function of Theta and Gamma Activity in Syllable Processing: An Intra-Cortical Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic detection of fast ripples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Arnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian-G Bénar</w:t>
+                <w:t xml:space="preserve">Gwenael Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
+                <w:t xml:space="preserve">Amar Kachenoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Albera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 3, </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213 (2), pp.236-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088050v1</w:t>
+                <w:t xml:space="preserve">hal-00782646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic detection of fast ripples.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Asymmetric Function of Theta and Gamma Activity in Syllable Processing: An Intra-Cortical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Liégeois-Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Birot</w:t>
+                <w:t xml:space="preserve">Luc Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-G Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amar Kachenoura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Anne-Lise Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 213 (2), pp.236-249. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2012.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2012.00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782646v1</w:t>
+                <w:t xml:space="preserve">hal-02088050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the Neurovascular Coupling in Epileptic Discharges.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of methods for separation of transient and oscillatory signals in EEG.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Jmail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Voges</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier David</w:t>
+                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habib Benali</w:t>
+                <w:t xml:space="preserve">Ghariani Hamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (2), pp.136-156. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 199 (2), pp.273-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-011-0190-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00613123v1</w:t>
+                <w:t xml:space="preserve">hal-00907611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of methods for separation of transient and oscillatory signals in EEG.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
+                <w:t xml:space="preserve">Modeling of the Neurovascular Coupling in Epileptic Discharges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Voges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdennaceur Kachouri</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghariani Hamadi</w:t>
+                <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 199 (2), pp.273-89. </w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (2), pp.136-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2011.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10548-011-0190-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907611v1</w:t>
+                <w:t xml:space="preserve">inserm-00613123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between flow and metabolism in BOLD signals: insights from biophysical models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (1), pp.40-53. </w:t>
@@ -13058,51 +13058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ranjeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Confort-Gouny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13147,451 +13147,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From perception to recognition memory: time course and lateralization of neural substrates of word and abstract picture processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pitfalls of high-pass filtering for detecting epileptic oscillations: a technical note on &amp;quot;false&amp;quot; ripples.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maillard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laeticia Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21434⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 121 (3), pp.301-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00441660v1</w:t>
+                <w:t xml:space="preserve">inserm-00747120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Linear Coupling Between Single-Event Blood Flow Responses and Interictal Discharges in a Model of Experimental Epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From perception to recognition memory: time course and lateralization of neural substrates of word and abstract picture processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Koessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/jn.01048.2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.782-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn.2010.21434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02329469v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pitfalls of high-pass filtering for detecting epileptic oscillations: a technical note on &amp;quot;false&amp;quot; ripples.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+                <w:t xml:space="preserve">Investigation of Linear Coupling Between Single-Event Blood Flow Responses and Interictal Discharges in a Model of Experimental Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivo Vanzetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laeticia Chauvière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 121 (3), pp.301-10. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103 (6), pp.3139-3152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2009.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.01048.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00747120v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostral Cingulate Zone and correct response monitoring: ICA and source localization evidences for the unicity of correct- and error-negativities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13664,103 +13664,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source localization of ictal epileptic activity investigated by high resolution EEG and validated by SEEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (2), pp.642-653. </w:t>
@@ -13810,90 +13810,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Matching Pursuit for multi-trial EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 180 (1), pp.161-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13939,77 +13939,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography-Time-Frequency Atomic Decomposition for Event-Related M/EEG Signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference proceedings : .. Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1, pp.5461-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14043,77 +14043,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realistic synthetic background neuronal activity for the analysis of MEG probe configurations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cosandier-Rimele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,51 +14190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-trial analysis of oddball event-related potentials in simultaneous EEG-fMRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14349,77 +14349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Grova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Daunizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (3), pp.734-53. </w:t>
@@ -14514,51 +14514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale simulation of interictal epileptic discharges with neural mass models: patient specific interpretation of the interictal SEEG data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elif Köksal-Ersöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14619,90 +14619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus Matching Pursuit of Multi-Trial Biosignals, with Application to Brain Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14746,908 +14746,908 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N°141 – Boosting SEEG with independent component analysis: Identification of local and remote neural sources</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Features Extraction on Independent Component Analysis Computed on Interictal Magnetoencephalography to Characterize Epileptic Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Semeux-Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fratello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Congress of Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.142⟩</w:t>
+              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416868v1</w:t>
+                <w:t xml:space="preserve">hal-05481539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse wavelet-based solutions for the M/EEG inverse problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparaison de solutions à base d'ondelettes spatiales pour le problème inverse M/EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sampling Theory and Applications (SampTA) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Smita Krishnaswamy, Bastian Rieck, Ian Adelstein and Guy Wolf, Jul 2023, New Haven (Yale University), United States</w:t>
+              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement des Signaux et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141372v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features Extraction on Independent Component Analysis Computed on Interictal Magnetoencephalography to Characterize Epileptic Sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">N°141 – Boosting SEEG with independent component analysis: Identification of local and remote neural sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Víctor López-Madrona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina-Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Barborica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Semeux-Bernier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">18th European Congress of Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481539v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de solutions à base d'ondelettes spatiales pour le problème inverse M/EEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sparse wavelet-based solutions for the M/EEG inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2023, XXIXème Colloque Francophone de Traitement des Signaux et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sampling Theory and Applications (SampTA) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smita Krishnaswamy, Bastian Rieck, Ian Adelstein and Guy Wolf, Jul 2023, New Haven (Yale University), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077697v2</w:t>
+                <w:t xml:space="preserve">hal-04141372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenicity Index</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Data transfer, collection and organisation for multi-centric clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ponz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European SEEG Course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Venise, Italy</w:t>
+              <w:t xml:space="preserve">Workshop GEANT: Data Management and Sharing in Neuroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139503v1</w:t>
+                <w:t xml:space="preserve">hal-02138921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphos: Detector of ElectroPHysiological Oscillations and Spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian-George Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European SEEG Course</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data transfer, collection and organisation for multi-centric clinical studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Epileptogenicity Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop GEANT: Data Management and Sharing in Neuroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">10th European SEEG Course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138921v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiels évoqués cortico-corticaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20èmes Journées Françaises contre l’Epilepsie, JFE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Marseille, France</w:t>
@@ -15676,90 +15676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortico-cortical evoked potentials based effective connectivity study within the human temporal lobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Koessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15814,77 +15814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of High Frequency Oscillations in Epileptic Intracerebral EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nisrine Jrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Kachenoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Merlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15926,103 +15926,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Biophysical Parameters from BOLD Signals through Evolutionary-Based Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Mesejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan M. Warnking</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Medical Image Computing and Computer Assisted Intervention (MICCAI’15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, Germany. pp.528-535, </w:t>
@@ -16060,103 +16060,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter-Adaptive Dictionary Learning -Application to Multi-Trial Neuroelectric Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hitziger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLR - 1st International Conference on Learning Representations - 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yoshua Bengio, Yann Lecun, May 2013, Phoenix, Arizona, United States</w:t>
@@ -16185,103 +16185,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a hemodynamic model to epileptic spikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième conférence plénière française de Neurosciences Computationnelles, "Neurocomp'10"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lyon, France</w:t>
@@ -16310,103 +16310,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of BOLD responses to epileptic spikes: a combined modeling and data analysis approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Voges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenna Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Benali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Barcelonna, Spain</w:t>
@@ -16448,51 +16448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Independent component analysis reveals the unity of cognitive control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16627,51 +16627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mosher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarang Dalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nikolai Axmacher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intracranial EEG. A Guide for Cognitive Neuroscientist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.199-216, 2023, Studies in Neuroscience, Psychology and Behavioral Economics, 978-3-031-20909-3. </w:t>
@@ -16709,77 +16709,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Trial Analysis of Bioelectromagnetic Signals: The Quest for Hidden Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cazals, Frederic and Kornprobst, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling in Computational Biology and Biomedicine: A Multidisciplinary Endeavor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.237--259, 2013, 978-3-642-31208-3. </w:t>
@@ -16849,90 +16849,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions à base d’ondelettes spatiales pour le problème inverse M/EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Mokhtari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16970,64 +16970,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical Wavelets for the M/EEG Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Torrésani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17078,90 +17078,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory Functional Mapping. Validation by simultaneous depth and MEG recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Zielinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Biomagnetism (BIOMAG 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Philadelphie, United States</w:t>
@@ -17203,90 +17203,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of epileptic spikes revealed by diffusion-based constrained MEG source reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Biomagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Halifax, Canada. 2014</w:t>
@@ -17315,103 +17315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Metabolic Coupling Investigated with Jitter Invariant Dictionary Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hitziger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OHBM 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hamburg, Germany. </w:t>
@@ -17440,103 +17440,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jitter-Adaptive Dictionary Learning - Application to Multi-Trial Neuroelectric Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Hitziger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gramfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Saillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Learning Representations 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Phoenix, Arizona, United States. 2013</w:t>
@@ -17610,77 +17610,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of epileptic spikes revealed by diffusion-based constrained MEG source reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Papadopoulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Deriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17812,51 +17812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F5B23EA"/>
+    <w:nsid w:val="9521F8C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18043,51 +18043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-g-benar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3339-1306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187234825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233145541852696601911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G B&#233;nar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ciavatti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Mazel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27307" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874139v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.006" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07297-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Simula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Damiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.08.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2024.103005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54359-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04220828v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2023.101912" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desbordes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Oquab" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1163-22.2023" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241451v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1154038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dellavale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0222-23.2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayabal Velmurugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.119905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03499599v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert-Conil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.10.012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03962213v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti Hirsch" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00913-0" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838343v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Andrade Morange" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2022.07.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25861-4" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Daoud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Biagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.909421" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713447v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Badier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velmurugan Jayabal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25987" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631198v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.02.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556000v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2021.100285" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sheybani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahan Momjian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17020" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469066v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El-Youssef" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2020.106528" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Oane" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102838" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colombet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09503-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Deutschov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.01.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277194v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Michel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00720-0" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586405v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Timofeev" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2018.12.006" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509324v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16252" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00721-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astolfi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878964v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13958" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258556v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiegler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carrere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586420v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jmail" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghdoud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadriche" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frikha" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Amar" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00530" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24405-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579673v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Krieg" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.061" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577165v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Maksymenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.07.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548428v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hitziger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2698415" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubarry" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa7655" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508709v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174702" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576849v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jmail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartolomei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G B&#233;nar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/38/2/N42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657955v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rey" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0608-5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657943v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.055" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500825v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13919" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431300v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0501-7" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262683v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.029" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270845v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147292" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322604v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courtens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2015.0397" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316459v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mosher" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2556425" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431308v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruder" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0502-6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431280v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Ivanov" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00994.2014" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221115v2" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2502553" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425524v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Perry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Golos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.05.010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431326v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woodman" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cruto" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-015-0445-3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785633v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00192" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1400251" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239768v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00405" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-013-0317-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088050v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00248" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782646v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Birot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.12.013" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613123v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0190-1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXLM1GDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907611v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghariani Hamadi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.028" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJ6LV5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020071" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02329469v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Flynn" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01048.2009" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747120v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459445v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.067" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B6WVR5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391937v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.03.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBGX9FLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189947v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353581" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188494v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352826" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140782v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grova" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daunizeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.08.053" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-316KL72S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414880v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416868v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.142" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077697v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139503v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139507v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138921v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ponz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025784v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025658v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vignal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304746v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Benar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_63" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094619v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849610v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989167v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094674v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094663v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-g-benar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3339-1306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187234825" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/233145541852696601911" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9036-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289851v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talya C Inbar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Badier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoubeib Kanzari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Besson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-025-01147-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161430v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G B&#233;nar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Ciavatti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fantine Mazel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.27307" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04558288v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Mokhtari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Torr&#233;sani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2025.3629010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Semeux-Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Kowalski" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2025.2111377" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887090v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Curot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dornier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denuelle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.11.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806314v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Sch&#246;n" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07297-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Salvador" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.12.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694399v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Simula" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Damiani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.08.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2024.103005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981968v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor J L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-54359-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782540v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor J. L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Mindruta" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0183-23.2023" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346097v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Poldrack" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Markiewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Appelhoff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoni Ashar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Auer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/imag_a_00103" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135930v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Desbordes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Lakretz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Oquab" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1163-22.2023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241451v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2023.1154038" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04220828v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Carron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bas.2023.101912" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148849v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Dellavale" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17655" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04756789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Schwartz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George B&#233;nar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/eneuro.0222-23.2023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayabal Velmurugan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.119905" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838343v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela de Andrade Morange" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2022.07.001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04100836v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Naccache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-25861-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03499599v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Le Troter" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert-Conil" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.10.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03962213v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Bilger" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti Hirsch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00913-0" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702938v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Wang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marmaduke Woodman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17310" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Li&#233;geois-Chauvel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2022.119251" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Daoud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Ruffini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Biagi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.909421" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631198v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2022.02.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713447v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Badier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Velmurugan Jayabal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25987" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469066v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El-Youssef" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roser Sanchez-Todo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Ferri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Kotwas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2020.106528" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509397v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sheybani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahan Momjian" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17020" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556000v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor L&#243;pez-Madrona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cobme.2021.100285" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139022v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colombet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09503-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462469v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Oane" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2021.102838" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500853v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Deutschov&#225;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2021.01.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509324v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marquis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16252" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586405v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Timofeev" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Ollivier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2018.12.006" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02277194v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M. Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baillet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bertrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gotman" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00720-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324009v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G. B&#233;nar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grova" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00721-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin He" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Astolfi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Antonio Valdes-Sosa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Marinazzo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satu Palva" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2019.2913928" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586420v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jmail" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaghdoud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hadriche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frikha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben Amar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2018.e00530" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Boussen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Spiegler" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carrere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01878964v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13958" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562257v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl J. Friston" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.10.036" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01788058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Spiegler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24405-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548428v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Hitziger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Clerc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Saillet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2017.2698415" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697945v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubarry" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/aa7655" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579673v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Krieg" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Koessler" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jonas" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vignal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.07.061" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577165v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostiantyn Maksymenko" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2017.07.015" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495041v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Llorens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797616681296" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508709v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174702" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576849v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Jmail" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bartolomei" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-G B&#233;nar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/38/2/N42" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657955v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Wirsich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Rey" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lanteaume" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-017-0608-5" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657943v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Ridley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.08.055" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500825v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13919" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270845v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenna Blanchard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Ivanov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147292" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322604v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Courtens" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Brovelli" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2015.0397" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316459v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Mosher" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2016.2556425" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431300v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0501-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01262683v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.10.029" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221115v2" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mesejo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan M. Warnking" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2015.2502553" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431280v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ghestem" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton I. Ivanov" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00994.2014" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495235v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.10.013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431308v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Metellus" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruder" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-016-0502-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01425524v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Perry" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Golos" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2016.05.010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431326v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woodman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Cruto" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-015-0445-3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01785633v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Evangelista" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2015.00192" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03349330v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ferro" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Williamson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1400251" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495223v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Badier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-da Fonseca" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.05.055" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z47Q591J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01239768v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang E Wang" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00405" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011856v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Becker" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Albera" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haardt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Birot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2014.03.043" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00877692v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-013-0317-7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782646v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Birot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Kachenoura" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2012.12.013" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088050v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Arnal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Giraud" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2012.00248" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907611v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Kachouri" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghariani Hamadi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2011.04.028" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMJ6LV5G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Voges" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Benali" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-011-0190-1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CXLM1GDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00613116v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-010-0166-6" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Z29Q6VK8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906957v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bettus" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ranjeva" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Confort-Gouny" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020071" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00747120v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2009.10.019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441660v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn.2010.21434" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02329469v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Vanzetta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Flynn" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01048.2009" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293542v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roger" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vidal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hasbroucq" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor&#237;s Burle" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.005" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459445v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2010.02.067" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B6WVR5G-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391937v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2009.03.005" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WBGX9FLH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00189947v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353581" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00188494v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cosandier-Rimele" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352826" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165883v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimault" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Burle" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20289" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L5QP8Z2T-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00140782v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grova" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Daunizeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2005.08.053" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-316KL72S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414880v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal-Ers&#246;z" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00331305v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05481539v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320074" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077697v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416868v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.142" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141372v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138921v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ponz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139507v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139503v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025784v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025658v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vignal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01304746v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Jrad" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlet" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. Benar" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01221126v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24571-3_63" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094619v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553405v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849610v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331606v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228767v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mosher" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarang Dalal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20910-9_13" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00849690v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31208-3" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131885v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130658v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M Badier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Verrier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989167v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Zielinski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104109v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Philippe" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094674v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094663v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908664v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Deriche" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>