--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Gary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate and pest hazards, crop protection, cover cropping, and fertilisation explain yield gaps in vineyards of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9211. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard design and plant material choices effect on grapevine yield: analysis of a big dataset in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits for winegrowers of diversified farming in the high valleys of southern Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (8), pp.1296-1316. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2510353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lacapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2209. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification options in cereal-legume production systems generate trade-offs between sustainability pillars for farm households in northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Chenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigezu A. Yigezu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam M. Komarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.103769. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the joint provision of ecosystem services by agricultural systems. Evidence from coffee-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103332. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of the spatial and temporal development of improved cocoa agroforestry systems for yield and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126395. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modeling to assess the impacts of climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105342. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agroforestería vitícola del Valle de los Cintis, Bolivia: Antecedentes históricos, características y comparación con la viticultura de monocultivo moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.46-58. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59187/revistaagroecologia.v16i1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and management of traditional agroforestry vineyards in the high valleys of southern Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.375-386. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00725-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can winegrowers adapt to climate change? A participatory modeling approach in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103514. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Strategies for Adaptation to Climate Change in Grapevine Production - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.607859. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.607859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer numériquement les impacts du changement climatique au sein d’un bassin viticole pour co-construire des stratégies d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/rtr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution and height of associated crops influence cocoa tree productivity in complex agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Kinsley Depas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufrene Dumovil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquino Jean Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00716-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee agroforestry systems capable of reducing disease-induced yield and economic losses while providing multiple ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia A. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.105149. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity and density in cocoa-based agroforestry systems: how farmers' income is affected in the Dominican Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-019-00472-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between sustainability indicators in response to the production choices of different farm household types in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Chenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigezu A. Yigezu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.998. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10070998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-based approach for agroecology: contribution of service crop root traits to explain soil aggregate stability in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3874-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of service crops for the provision of ecosystem services in vineyards: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 251, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring management strategies to enhance the provision of ecosystem services in complex smallholder agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Speelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.257 - 265. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a decision support strategy for the control of powdery mildew (Erysiphe necator [Schw.] Burr.) in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (9), pp.1813-1821. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade, altitude and management on multiple ecosystem services in coffee agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia A. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (part B), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of plant protection tools for reducing pesticide use on grapevine and new perspectives for the implementation of IPM in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effect of shade trees on provision of ecosystem services in intensively managed coffee plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining farm typology and yield gap analysis to identify major variables limiting yields in the highland coffee systems of Llano Bonito, Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeeb Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tittonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade-off between grape yield and grapevine susceptibility to powdery mildew and grey mould depends on inter-annual variations in water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 234-235 (Mars), pp.203-211. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary yield losses caused by pests and diseases: assessment and modeling in coffee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of crop protection practices on pesticide use in wine-growing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecosystem services trade-offs to design agroecosystems with perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0317-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine bud fertility and number of berries per bunch are determined by water and nitrogen stress around flowering in the previous year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’entretien du sol et fonctionnement hydrique du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7syr-9y57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling indeterminate development, dry matter partitioning andthe effect of nitrogen supply in tomato with the generic STICScrop–soil model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2014.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of water and nitrogen stress along the grapevine cycle as affected by cover cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.142-152. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a typology and a conceptual model of cropping system to explore the diversity of relationships between ecosystem services: The case of erosion control in coffee-based agroforestry systems in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polge de Combret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.557-566. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vine functioning pathway, a new conceptual representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coulon-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene R. Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.241-264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5449-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of irrigation needs in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (5), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-012-0349-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling adaptive management of intercropping in vineyards to satisfy agronomic and environmental performances under Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakié Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (12), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the soil surface management in vineyards: immediate and delayed effects on the growth and yield of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (1-2), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-010-0573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir des stratégies plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteur Provencal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/03/11, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew development is positively influenced by grapevine vegetative growth induced by different soil management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas-Caneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9), pp.1168-1177. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir des stratégies plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysan du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/03/18, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intercrop management plans to fulfil production and environmental objectives in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (1), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of runoff to incomplete off season water refilling in a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (10), pp.1534-1540. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaLIS- A simple model to simulate water partitioning in a crop association: The example of an intercropped vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (11), pp.1749-1759. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for nitrogen in an unfertilized intercropping system: The case of an association of grapevine and grass cover in a Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Findeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil water content and grapevine growth and development with the STICS crop-soil model under two different water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jara-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal changes to the water regime of a Mediterranean vineyard due to the adoption of cover cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (1), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria design of cover crop management plans in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover cropping as a way to manage water and nitrogen dificits in relation with grapevine (vitis vinifera L.) vegetative growth and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.515-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.489-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground Interactions in a Vine (Vitis vinifera L.)-tall Fescue (Festuca arundinacea Shreb.) Intercropping System: Water Relations and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chantelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 276 (1-2), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-4415-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Growth and Water Relations of Tomato Fruits in Relation to Air Vapor Pressure Deficit and Plant Fruit Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherubino Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-005-0040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course of tomato whole-plant respiration and fruit and stem growth during prolonged darkness in relation to carbohydrate reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the formation of tomato quality during fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (6), pp.786-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato fruit quality in relation to water and carbon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherubino Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (4), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2001131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (4), pp.283-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Carbon dioxide and plant responses, D.R. Murray (ed.), Wiley, Chichester, West Sussex, UK, 1998, 275 pp., ISBN 0-86380-213-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86 (3), pp.264-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fruit load on partitioning of dry matter and energy in Cantaloupe (Cucumis melo L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a photosynthesis model through the use of the CO2 balance of a greenhouse tomato canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of carbohydrate pools to the variations in leaf mass per area within a tomato plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 143, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPSF : a generic and object-oriented framework for crop simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116, pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cultivar, fruit position and seed content on tomato fruit weight during a crop cycle under low and high competition for assimilates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (4), pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long term fluctuations of the leaf mass per area of tomato plants. Implications for growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mineral contents explain the low construction cost of leaves, stems and fruits of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (318), pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenic changes in the construction cost of leaves, stems, fruits, and roots of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (318), pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie du melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing sink demand affects the area but not the specific activity of assimilate sources in Cantaloupe (Cucumis melo L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82 (6), pp.711-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop modelling in horticulture : state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tompousse aide à conduire la tomate sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 386, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set-up to study carbon, water, and nitrate uptake rates by hydroponically grown plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (10-11), pp.1441-1462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat of combustion, degree of reduction and carbon content : 3 interrelated methods of estimating the construction cost of plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal temperature regimes for a greenhouse crop with a carbohydrate pool : a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 60, pp.55-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modeles de fonctionnement des cultures sous serre. Des outils potentiels pour une gestion integree de l'agrosysteme serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un modele dynamique de croissance et de developpement de la tomate (Lycopersicon esculentum Mill), TOMGRO, pour differents niveaux d'offre et de demande en assimilats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (5), pp.395-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse temperature regime based on a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper - American Society of Agricultural Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4514, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surface foliaire comme indicateur de l'equilibre source-puits chez la tomate (Lycopersicon esculentum Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Ecophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17 (2), pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les criteres d'optimisation dans la gestion du climat et de la production sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 76 (5), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature et respiration aux echelles de l'organe et de la plante entiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Ecophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 14, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and time-course of the carbon balance of vegetative tomato plants during prolonged darkness : examination of a method of estimating maintenance respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 63 (4), pp.449-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle simple de simulation des relations microclimat -- bilan carboné chez la tomate en phase végétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre température, teneur en glucides et respiration de la plante entière chez la tomate en phase végétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modele simple de simulation des relations microclimat-bilan carbone chez la tomate en phase vegetative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre temperature, teneur en glucides et respiration de la plante entiere chez la tomate en phase vegetative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des differentes sources d'erreurs et estimation de la precision dans la mesure des echanges de CO2 en systeme ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 22 (1), pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une installation simple de mesure des echanges gazeux racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la regulation du climat et des mesures dans des chambres d'assimilation a l'aide d'un microordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’utilisation des herbicides grâce à un enherbement et un travail du sol - Dissémination et obstacles dans différentes Régions Viticoles Européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprochement INRA-CIRAD dans le domaine de la recherche sur les productions maraîchères. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ganry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles au service d'une démarche participative de construction de stratégies d'adaptation locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.217-230, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for a participatory approach to design and evaluate local adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.200-212, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignobles méditerranéens : de l’évaluation locale du changement climatique à l’identification de leviers d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition 2021, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la flore adventice en culture pérenne : enjeux et stratégies en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 354 p., 2018, Synthèses (Quae), 9782759228188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artificialisation à l’écologisation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver la biodiversité pour transformer l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2013, Collection synthèse, 978-2-7592-1900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artificialization to the ecologization of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivating Biodiversity to Transform Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 261 p., 2013, 978-94-007-7984-6. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7984-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Acutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling fruit and vegetable production: the case of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit and vegetable processing. Improving quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead, 2002, 1-85573-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and management of fruit production: the case of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food process modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The greenhouse carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique et éco-physiologique de l'élaboration de la qualité chez le melon Cucumis melo L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-AGRAF pour l'élaboration de la composition et de l'aptitude à l'utilisation des grains et des fruits 1996-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des assimilats dans la plante : faits et hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la plante au couvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, INRA Département de Bioclimatologie, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agroforestería vitícola tradicional de los valles altos del sur de Bolivia, un modelo de inspiración para la transición agroecológica de la viticultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congreso Latinoamericano de Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Ciencias Agrarias, Asuncion, Paraguay, Oct 2024, Asuncion, Paraguay. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine in agroforestry: impact of evergreen trees on water stress, yield and grape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslandes Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouisson Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISVV; UMR EGFV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de sustentabilidad en sistemas de uvas tradicionales y modernos del Valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congreso Ibero-Latinoamericano de Estudios Rurales - XIII CIER 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ejemplo de agroforestería vitícola: los sistemas de uvas tradicionales del Valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primeras Jornadas Latinoamericanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.A. Prieto, Sep 2021, San Juan, Argentina. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubiertas herbáceas en vides: prácticas de manejo para aprovechar sus beneficios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminario Internacional: Avances en Viticultura y Enología, una mirada desde el nuevo y antiguo mundo del vino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, Jan 2021, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts du changement climatique dans un bassin versant viticole méditerranéen : une approche de modélisation participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la modélisation des peuplements cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting viticulture to climate change: a participatory modeling approach within a mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalorización de los sistemas de uvas tradicionales del valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primeras Jornadas Latinoamericanas de Vinos y Variedades Patrimoniales: Sesión 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee agroforestry systems that reduce crop losses due to pests and diseases, while providing ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plant diversity to farmers' income in cocoa-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ejemplo de agroforestería vitícola: los sistemas de uvas tradicionales del valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Aillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congreso Latinoamericano de viticultura y enologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ica, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité et variabilité des pratiques de traitements phytosanitaires des vignes en France : analyse de l'influence de certaintes charactéristiques du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ducasse Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis cinerea: importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Panitrur de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of cocoa-based agroforestry systems – a Methodological approach in the Dominican Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schloeggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research : ISCR 2017 : Promoting Advances in Research to Enhance the Profitability of Cocoa Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lima, Peru. pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis Cinerea : importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to translate narrative scenarios in landscape dynamics: application to the introduction of irrigation in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des usages d'herbicides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieux Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; Montpellier SupAgro, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling attainable yield and yield losses due to pests and diseases to compare performances of coffee farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Krolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by coffee agroecosystems across a range of topo-climatic conditions and management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Krolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. 461 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a decision rule for integrated control of powdery mildew in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced solutions to reduce pesticide use on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mugnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a numerical model with farmer participation for the design of sustainable and practical agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sibelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. World Congress on Agroforestry (WAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Agroforestry Centre, CGIAR (ICRAF). INT., Feb 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services evaluation as a tool for the design of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between site factors, shade trees and coffee plant characteristics: coffee agroforestry systems in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeeb Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter A.H. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tittonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. World Congress on Agroforestry (WCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Agroforestry Centre, CGIAR (ICRAF). INT., Feb 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of irrigation in a Mediterranean vineyard: water balance simulation versus pressure chamber measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.  International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2012, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between household and field characteristics in generation of ecosystem services from coffee agro-ecosystem of Llano Bonito, Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeeb Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP) : “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage à la viticulture biologique : attention à l'état structural des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polge de Combret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée Scientifique de la vigne et du vin: les avancées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Apr 2012, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-scaling from field to farm scale: analysis of the conversion pathways to organic farming to support farmers application to vineyard systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies adaptatives d’enherbement des parcelles viticoles pour des performances agronomiques et environnementales régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journée scientifique de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect estimation of nitrogen reserves contribution to annual growth of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of intercrops in vineyards should be adaptive to buffer the effects of climate variability on the grapevine performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GiESCO n°17 d'Asti/Alba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of Niño and Niña events on water balance of grapevine (cv. Cabernet Sauvignon) in central valley of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Valdez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Saisissez le nom du laboratoire, du service ou du département., Ville service, INT., Nov 2009, Viña del Mar, Chile. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies adaptatives d’entretien du sol des parcelles viticoles pour de bons compromis entre performances agronomiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.journée scientifique de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from experiment and modelling to better anticipate the climate variability and maintain agronomic and environmental performances of perennial cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual modeling to assess the relationships between water –and nitrogen availability and vegetative development in a multispecies cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques actuelles et marges de manœuvre agronomiques pour réduire l’utilisation de pesticides sur les cultures pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto R&amp;D : comment réduire l’usage des pesticides?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture plurispécifique : rationalité scientifique et limites à son développement au XXIè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire consacré à la viticulture grecque de l'époque hellénistique à l'époque byzantine. Colloque international organisé par l’équipe Mondes Anciens du CeRMAHVA et l’Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a decision rule for the integrated control of powdery mildew in vineyards in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avalo-Henríquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry coffee practices in relation to productivity and erosion control in the Pirrís watershed in Costa Rica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierachical analysis of the interactions between the biophysical and technical components to design multifunctional cropping systems: illustration on vineyard in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dynamically the management of intercropped vineyards to control the grapevine water status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakié Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design technical and organizational innovations to promote sustainable development in catchment with intensive use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cover-cropped vineyards with APES: a modular simulation platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualization of on farm ex-ante evaluation of the sustainability of innovative cropping systems in viticulture, using a multiple criteria assessment tool (DEXi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard agroforestry: a new concept for a sustainable vineyard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goma-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ken, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped voneyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple criteria assessment approach for evaluating the sustainability of innovative cropping systems in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effets of Niño and Niña events on water balance of grapevine (cv, Cabernet Sauvignon) in central valley of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enherbement et dynamique de l’eau et de l’azote dans les vignobles méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Rhodaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Chateauneuf de Gadagne (84), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple two-compartment water balance model to manage cover cropped vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.International Symposium GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the STICS model for simulating vineyard water balance under two different water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Milura, Italy. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple criteria tool for on farm ex ante evaluation of the sustainability of innovative cropping systems with low pesticide use in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of cover crop management plans satisfying productive and environmental objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007, International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design cover crop management plans in vineyards that satisfy both production and environment objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium of GESCO (Groupe d’Etude des Systèmes de COnduite de la vigne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007 : an International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing crop management systems by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent effects of (micro) climate and vegetative growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro) climate, vegetative and reproductive growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IOBC/WPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Sicila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.Congrès International de Viticulture (GESCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de protection des sols aux effets complexes : l'enherbement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vigne, Sol et environnement, Inra - Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESCO 2005, XVI.Congrès International de Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation, design and control of sustainable horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International horticultural congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and nutrient partitioning in tomatoes in relation to air vapour pressure deficit and plant fruit load.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Raguse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop stresses and their management in greenhouse production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Raguse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une espèce ligneuse pérenne à fruits charnus: la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des relations entre ressources azotées et croissance et développement d'une espèce indéterminée: exemple de la tomate d'industrie au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tompousse, a model of yield prediction for tomato crops : calibration study for unheated plastic greenhouses. Part 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International horticultural congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the crop and its environment for simulating decision making in greenhouse tomato production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling greenhouse crops : state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes and growth of greenhouse tomato fruits under summer conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Bet Dagan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grow virtual tomatoes : two user friendly softwares for teaching the cultivation of greenhouse tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and bottlenecks in modelling crop growth : summary of a group discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Heuvelink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating decision making for greenhouse tomato production : the Conserto project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d International Symposium of Models for plant growth, environmental control and farm management in protected cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrate uptake by greenhouse tomato crops at the short and long time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulserre : an educational software simulating the greenhouse-crop system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat of combustion, degree of reduction and carbon content : three interrelated methods of estimating the construction cost of plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMGRO, modèle explicatif de fonctionnement des cultures sous serre : un outil pour la recherche et pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMPOUSSE, un modèle simplifié de prévision du rendement et du calibre de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of N accumulation and growth of tomato plants in hydroponics : an analysis of vegetative and fruit compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique et croissance : du tissu à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canibal, genèse d'un projet de recherche et outils pluridisciplinaires pour les écophysiologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des assimilats dans la plante : faits et hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles explicatifs et modèles pour la décision et l'action : le cas spécifique des cultures sous serre et abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'accumulation d'azote et croissance de la tomate en hydroponie : approche de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation interactive de la croissance d'une plante de tomate en fonction de son environnement et de sa conduite (modèle TOMGRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la plante gère-t-elle ses assimilats carbonés pour assurer la croissance des fruits ? Importance du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiologie des cultures hors sol sous serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est on dans la prévision du rendement ?...et le calibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiologie des cultures hors sol sous serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of individual organ growth and development on a tomato plant : a model and a user-friendly interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse temperature regime based on a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling CO2 exchanges of greenhouse crops : a matter of scales and boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Saumane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily changes in specific leaf area of tomato : the contribution of the leaf assimilate pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Saumane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato fruit-set : a case study for validation of the model TOMGRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Saumane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 concentration and the photosynthesis respiration balance of vegetative tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Veyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Plant respiration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in germinating walnut (Juglans regia L.) : evaluation of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Plant respiration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato fruit set and competition for assimilates, during the early production period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration et gestion de l'energie dans la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du groupe-programme Fonctionnement des couverts vegetaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in specific leaf area of a greenhouse tomato crop : a test of two models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between source-sink balance and fruit-set of greenhouse tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gantelmi d'Ille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of a carbon balance model for on line growth control : the example of a daylight dependent night temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple carbon balance model simulating the short-term response of young vegetative tomato plants to light, CO2 and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interet d'un modele de bilan carbone pour une regulation raisonnee et automatique du microclimat des serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques facteurs determinant la tolerance de differents types de varietesde tournesol a une secheresse severe appliquee a partir de la floraison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congres International sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional agroforestry vineyards, sources of inspiration for the agroecological transition of viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022, Proceedings of the XIVth International Terroir Congress 2nd ClimWine Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de modélisation participative pour adapter les vignobles méditerranéens au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield estimation in a context of climate change: the GraY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraDeVi, trajectoires de dépérissement des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan dépérissement : Recherche et transfert, quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Beaune, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant diversity in cocoa-based agroforestry systems to improve overall productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service crops functional markers explain soil water and nitrogen stocks at budburst in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114, 2018, Book of abstracts of the XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraDeVi : an Integrative Research Project on Grapevine Dieback in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Abstract Book. Innovative cropping and farming systems for high quality food production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service crops root traits explain soil structural stability in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil and canopy management practices on pesticide use in viticulture in french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 174 p., 2015, IPM Innovation in Europe: book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multi-scale flexibility to design resilient cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imem Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual modeling to assess the relationships between water –and nitrogen availability and vegetative development in a multispecies cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, AGRO2010, The International Scientific Week around Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TraDeVi - Déterminants, indicateurs et gestion technique des trajectoires de dépérissement des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et Usages de l'eau sur le Bassin Versant de l'Hérault. Enjeux de gestion des ressources et d'adaptation des systèmes viticoles aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une politique publique de réduction des usages de pesticides : le plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use in viticulture, available data on current practices and innovations, bottlenecks and need for research in this field and specific leaflets analysing the conditions of adoption of some innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable DR1.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : quelles voies pour réduire l’usage des pesticides ? Synthèse du rapport de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : Quelles voies pour réduire l’usage des pesticides ? Résumé de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2010, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome I : méthodologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Volay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 35 p. + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations agro-écologiques et organisationnelles pour une gestion durable de la qualité de l'eau dans des régions de monoculture à forts niveaux d'intrants phytosanitaires. Rapport final du Projet n°ANR-05-PADD-010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production and externalities simulator (APES) prototype to be used in Prototype 1 of SEAMLESS-IF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.K. van Evert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 28, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement d'une culture de tomates sous serre en reponse aux facteurs climatiques. Rapport final 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-PACA--90-03470;90-03476, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement d'une culture de tomates sous serre en reponse aux facteurs climatiques. Rapport final 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-PACA--89-03197, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations agro-écologiques et organisationnelles pour une Gestion Durable de la Qualité de l’Eau (GeDuQuE) dans des régions de monoculture à forts niveaux d’intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: gary@supagro.inra.fr. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la sécheresse des systèmes de culture (grandes cultures, vigne et arboriculture fruitière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modelisation des effets a court terme du microclimat sur le bilan carbone de la tomate en phase vegetative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId747"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christian Gary </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How climate and pest hazards, crop protection, cover cropping, and fertilisation explain yield gaps in vineyards of southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (3), pp.9211. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.9211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard design and plant material choices effect on grapevine yield: analysis of a big dataset in the south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Hannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (2), pp.16. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-025-01012-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits for winegrowers of diversified farming in the high valleys of southern Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (8), pp.1296-1316. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2025.2510353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating data and knowledge to support the selection of service plant species in agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Métral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.108594. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2023.108594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04393663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification options in cereal-legume production systems generate trade-offs between sustainability pillars for farm households in northern Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Chenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigezu A. Yigezu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam M. Komarek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 212, pp.103769. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2023.103769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participatory approach to involve winegrowers in pesticide use reduction in viticulture in the south-western region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Lacapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.2209. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ija.2023.2209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04474605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in the region of Languedoc-Roussillon (South of France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OENO One</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (2), pp.360-378. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.2.7246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Robelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can winegrowers adapt to climate change? A participatory modeling approach in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.103514. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103514⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and management of traditional agroforestry vineyards in the high valleys of southern Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96, pp.375-386. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-021-00725-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to increase the joint provision of ecosystem services by agricultural systems. Evidence from coffee-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.103332. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2021.103332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design of the spatial and temporal development of improved cocoa agroforestry systems for yield and biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.126395. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory modeling to assess the impacts of climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prévot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Berteloot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.105342. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03562577v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agroforestería vitícola del Valle de los Cintis, Bolivia: Antecedentes históricos, características y comparación con la viticultura de monocultivo moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, pp.46-58. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59187/revistaagroecologia.v16i1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial distribution and height of associated crops influence cocoa tree productivity in complex agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Collado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jhon Kinsley Depas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufrene Dumovil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquino Jean Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.60. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00716-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Strategies for Adaptation to Climate Change in Grapevine Production - A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.607859. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.607859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer numériquement les impacts du changement climatique au sein d’un bassin viticole pour co-construire des stratégies d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54800/rtr361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal diversity of service plant management strategies across vineyards in the south of France. Analysis through the Coverage Index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Barkaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 123, pp.126191. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2020.126191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee agroforestry systems capable of reducing disease-induced yield and economic losses while providing multiple ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia A. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.105149. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2020.105149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des systèmes de culture agroécologiques - Usage des couverts végétaux semés ou spontanés comme cultures de services dans les vignobles – Comment raisonner leur pilotage en viticulture ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 177, pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity and density in cocoa-based agroforestry systems: how farmers' income is affected in the Dominican Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-019-00472-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the choice of service crops in vineyards to achieve both runoff mitigation and water provisioning for grapevine: a trait-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kazakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Storkey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 452 (1-2), pp.87-104. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-020-04543-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade-offs between sustainability indicators in response to the production choices of different farm household types in drylands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna El Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roza Chenoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yigezu A. Yigezu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (7), pp.998. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy10070998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-based approach for agroecology: contribution of service crop root traits to explain soil aggregate stability in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 435 (1-2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3874-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring management strategies to enhance the provision of ecosystem services in complex smallholder agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Andreotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhun Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Jagoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Speelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 94, pp.257 - 265. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.06.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of service crops for the provision of ecosystem services in vineyards: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 251, pp.158-170. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and secondary yield losses caused by pests and diseases: assessment and modeling in coffee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the impact of crop protection practices on pesticide use in wine-growing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 84, pp.23-34. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer par modélisation des stratégies de réduction des usages d’herbicides dans les bassins versants viticoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.141-152. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137823967929834E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a decision support strategy for the control of powdery mildew (Erysiphe necator [Schw.] Burr.) in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolás Verdugo-Vásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pest Management Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73 (9), pp.1813-1821. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ps.4541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of shade, altitude and management on multiple ecosystem services in coffee agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia A. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (part B), pp.308-319. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of plant protection tools for reducing pesticide use on grapevine and new perspectives for the implementation of IPM in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mugnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2016.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the effect of shade trees on provision of ecosystem services in intensively managed coffee plantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 245, pp.32-42. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining farm typology and yield gap analysis to identify major variables limiting yields in the highland coffee systems of Llano Bonito, Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeeb Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tittonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 243, pp.132-142. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2017.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trade-off between grape yield and grapevine susceptibility to powdery mildew and grey mould depends on inter-annual variations in water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 234-235 (Mars), pp.203-211. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2016.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecosystem services trade-offs to design agroecosystems with perennial crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-015-0317-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water stress index based on water balance modelling for discrimination of grapevine quality and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (1), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine bud fertility and number of berries per bunch are determined by water and nitrogen stress around flowering in the previous year</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54, pp.9-20. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’entretien du sol et fonctionnement hydrique du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.109-116. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7syr-9y57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling indeterminate development, dry matter partitioning andthe effect of nitrogen supply in tomato with the generic STICScrop–soil model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Matus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 175, pp.44-56. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scienta.2014.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of water and nitrogen stress along the grapevine cycle as affected by cover cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45, pp.142-152. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2012.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a typology and a conceptual model of cropping system to explore the diversity of relationships between ecosystem services: The case of erosion control in coffee-based agroforestry systems in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 118, pp.52-64. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of the degradation of soil structure in vineyards with a view to conversion to organic farmirng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polge de Combret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Use and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (4), pp.557-566. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sum.12071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The vine functioning pathway, a new conceptual representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Coulon-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene R. Morlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Barbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.241-264. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-5449-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir et expérimenter des systèmes viticoles innovants à bas niveaux d'intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 129, pp.392-399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based evaluation of irrigation needs in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (5), pp.449-459. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-012-0349-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir des stratégies plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysan du Midi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/03/18, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the soil surface management in vineyards: immediate and delayed effects on the growth and yield of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 339 (1-2), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-010-0573-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling adaptive management of intercropping in vineyards to satisfy agronomic and environmental performances under Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakié Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (12), pp.1467-1480. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir des stratégies plus flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculteur Provencal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011/03/11, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdery mildew development is positively influenced by grapevine vegetative growth induced by different soil management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Lolas-Caneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30 (9), pp.1168-1177. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of intercrop management plans to fulfil production and environmental objectives in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (1), pp.30-39. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2009.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of runoff to incomplete off season water refilling in a Mediterranean vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (10), pp.1534-1540. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WaLIS- A simple model to simulate water partitioning in a crop association: The example of an intercropped vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 97 (11), pp.1749-1759. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2010.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition for nitrogen in an unfertilized intercropping system: The case of an association of grapevine and grass cover in a Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Findeling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 30 (1), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil water content and grapevine growth and development with the STICS crop-soil model under two different water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jara-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal International des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (1), pp.13-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal changes to the water regime of a Mediterranean vineyard due to the adoption of cover cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (4), pp.153-162. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grey mould incidence is reduced on grapevines with lower vegetative and reproductive growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27 (8), pp.1174-1186. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2008.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2), pp.489-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Progrès agricole et viticole [Publications et Actualités Vitivinicoles]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (12), pp.243-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-sink balance affects reproductive development and fruit quality in cantaloupe melon (Cucumis melo L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin-Morison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 81 (1), pp.105-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple criteria design of cover crop management plans in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.529-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cover cropping as a way to manage water and nitrogen dificits in relation with grapevine (vitis vinifera L.) vegetative growth and yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmenta Agronomica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11, pp.515-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belowground Interactions in a Vine (Vitis vinifera L.)-tall Fescue (Festuca arundinacea Shreb.) Intercropping System: Water Relations and Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chantelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 276 (1-2), pp.205-217. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-005-4415-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Growth and Water Relations of Tomato Fruits in Relation to Air Vapor Pressure Deficit and Plant Fruit Load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherubino Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Growth Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00344-005-0040-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-course of tomato whole-plant respiration and fruit and stem growth during prolonged darkness in relation to carbohydrate reserves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 91, pp.429-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (4), pp.283-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the formation of tomato quality during fruit development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 76 (6), pp.786-792</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato fruit quality in relation to water and carbon fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherubino Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (4), pp.385-392. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2001131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Carbon dioxide and plant responses, D.R. Murray (ed.), Wiley, Chichester, West Sussex, UK, 1998, 275 pp., ISBN 0-86380-213-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 86 (3), pp.264-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fruit load on partitioning of dry matter and energy in Cantaloupe (Cucumis melo L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.173-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a photosynthesis model through the use of the CO2 balance of a greenhouse tomato canopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84, pp.591-598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of carbohydrate pools to the variations in leaf mass per area within a tomato plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baldet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Phytologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 143, pp.53-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPSF : a generic and object-oriented framework for crop simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116, pp.253-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cultivar, fruit position and seed content on tomato fruit weight during a crop cycle under low and high competition for assimilates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Horticultural Science and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 73 (4), pp.541-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long term fluctuations of the leaf mass per area of tomato plants. Implications for growth models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82 (1), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High mineral contents explain the low construction cost of leaves, stems and fruits of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (318), pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontogenic changes in the construction cost of leaves, stems, fruits, and roots of tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 49 (318), pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie du melon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing sink demand affects the area but not the specific activity of assimilate sources in Cantaloupe (Cucumis melo L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Valantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bruneli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 82 (6), pp.711-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop modelling in horticulture : state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 74, pp.3-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tompousse aide à conduire la tomate sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Jeannequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHM Revue Horticole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 386, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set-up to study carbon, water, and nitrate uptake rates by hydroponically grown plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Sappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (10-11), pp.1441-1462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat of combustion, degree of reduction and carbon content : 3 interrelated methods of estimating the construction cost of plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 15 (1), pp.59-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal temperature regimes for a greenhouse crop with a carbohydrate pool : a modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 60, pp.55-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modeles de fonctionnement des cultures sous serre. Des outils potentiels pour une gestion integree de l'agrosysteme serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture légumière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 1, pp.14-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un modele dynamique de croissance et de developpement de la tomate (Lycopersicon esculentum Mill), TOMGRO, pour differents niveaux d'offre et de demande en assimilats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13 (5), pp.395-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse temperature regime based on a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paper - American Society of Agricultural Engineers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 4514, pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surface foliaire comme indicateur de l'equilibre source-puits chez la tomate (Lycopersicon esculentum Mill.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Ecophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 17 (2), pp.121-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les criteres d'optimisation dans la gestion du climat et de la production sous serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 76 (5), pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature et respiration aux echelles de l'organe et de la plante entiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société d'Ecophysiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 14, pp.45-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and time-course of the carbon balance of vegetative tomato plants during prolonged darkness : examination of a method of estimating maintenance respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 63 (4), pp.449-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modele simple de simulation des relations microclimat-bilan carbone chez la tomate en phase vegetative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre temperature, teneur en glucides et respiration de la plante entiere chez la tomate en phase vegetative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des differentes sources d'erreurs et estimation de la precision dans la mesure des echanges de CO2 en systeme ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 22 (1), pp.58-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle simple de simulation des relations microclimat -- bilan carboné chez la tomate en phase végétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunfl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.685-692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre température, teneur en glucides et respiration de la plante entière chez la tomate en phase végétative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.419-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une installation simple de mesure des echanges gazeux racinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sarrouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation de la regulation du climat et des mesures dans des chambres d'assimilation a l'aide d'un microordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 16, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02719652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.126, 2019, Matière à Débattre et Décider, Andrivon, Didier; Savini, Isabelle, 9782759229970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire l’utilisation des herbicides grâce à un enherbement et un travail du sol - Dissémination et obstacles dans différentes Régions Viticoles Européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDURE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapprochement INRA-CIRAD dans le domaine de la recherche sur les productions maraîchères. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ganry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Habib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">17 p., 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for a participatory approach to design and evaluate local adaptation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine, wine and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.200-212, 2024, 9782759240326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04895592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles au service d'une démarche participative de construction de stratégies d'adaptation locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ollat, Nathalie; Touzard, Jean-Marc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigne, vin et changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.217-230, 2024, 978-2-7592-3796-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignobles méditerranéens : de l’évaluation locale du changement climatique à l’identification de leviers d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition 2021, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03395498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion durable de la flore adventice en culture pérenne : enjeux et stratégies en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion durable de la flore adventice des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 354 p., 2018, Synthèses (Quae), 9782759228188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’artificialisation à l’écologisation des systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultiver la biodiversité pour transformer l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 264 p., 2013, Collection synthèse, 978-2-7592-1900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artificialization to the ecologization of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Maraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultivating Biodiversity to Transform Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 261 p., 2013, 978-94-007-7984-6. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-7984-6_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A component-based framework for simulating agricultural production and externalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Emilio Rizzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Acutis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental and agricultural modelling: : integrated approaches for policy impact assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science - Business Media Deutschland GmbH, 322 p., 2010, 978-90-481-3619-3 978-90-481-3618-6. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-3619-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling fruit and vegetable production: the case of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fruit and vegetable processing. Improving quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead, 2002, 1-85573-548-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and management of fruit production: the case of tomatoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food process modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The greenhouse carbon cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Greenhouse ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle génétique et éco-physiologique de l'élaboration de la qualité chez le melon Cucumis melo L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Périn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Vaissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP-AGRAF pour l'élaboration de la composition et de l'aptitude à l'utilisation des grains et des fruits 1996-1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des assimilats dans la plante : faits et hypothèses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la plante au couvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, INRA Département de Bioclimatologie, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La agroforestería vitícola tradicional de los valles altos del sur de Bolivia, un modelo de inspiración para la transición agroecológica de la viticultura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Congreso Latinoamericano de Agroecología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Facultad de Ciencias Agrarias, Asuncion, Paraguay, Oct 2024, Asuncion, Paraguay. 9p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield big-data for soil and climate zoning. A case study in Languedoc-Roussillon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. World Congress of Vine and Wine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisation internationale de la vigne et du vin (OIV), Jun 2023, Cadix, Spain. pp.01043, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bioconf/20236801043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting viticulture to climate change: a participatory scenario design within a Mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European IFSA Symposium (IFSA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Evora, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03645064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine in agroforestry: impact of evergreen trees on water stress, yield and grape composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deslandes Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacha Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouisson Yvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Agroforestry WCA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and evaluation of spatially explicit strategies of adaptation to climate change in a Mediterranean vineyard watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISVV; UMR EGFV, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluación de sustentabilidad en sistemas de uvas tradicionales y modernos del Valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Congreso Ibero-Latinoamericano de Estudios Rurales - XIII CIER 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Valdivia, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYGNAL, un outil de représentation des connaissances pour le diagnostic et la conception des systèmes viticoles. Application aux maladies du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Léo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich G</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafond David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérin A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Scientifique Vigne–Vin, "Le numérique en viticulture et en oenologie"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montpellier SupAgro; Inrae, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ejemplo de agroforestería vitícola: los sistemas de uvas tradicionales del Valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primeras Jornadas Latinoamericanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.A. Prieto, Sep 2021, San Juan, Argentina. pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cubiertas herbáceas en vides: prácticas de manejo para aprovechar sus beneficios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminario Internacional: Avances en Viticultura y Enología, una mirada desde el nuevo y antiguo mundo del vino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontificia Universidad Católica de Chile, Jan 2021, Santiago de Chile, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts du changement climatique dans un bassin versant viticole méditerranéen : une approche de modélisation participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crevoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la modélisation des peuplements cultivés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - CIRAD, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting viticulture to climate change: a participatory modeling approach within a mediterranean catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revalorización de los sistemas de uvas tradicionales del valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilo Mejia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primeras Jornadas Latinoamericanas de Vinos y Variedades Patrimoniales: Sesión 4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ejemplo de agroforestería vitícola: los sistemas de uvas tradicionales del valle de los Cintis, Bolivia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Aillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Congreso Latinoamericano de viticultura y enologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Ica, Perú</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coffee agroforestry systems that reduce crop losses due to pests and diseases, while providing ecosystem services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of plant diversity to farmers' income in cocoa-based agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. 933 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous cover-crop characterization is relevant to define a sustainable soil management strategy in vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Durocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Richarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensité et variabilité des pratiques de traitements phytosanitaires des vignes en France : analyse de l'influence de certaintes charactéristiques du vignoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Ducasse Cournac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis cinerea: importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Panitrur de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GiESCO International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory design of cocoa-based agroforestry systems – a Methodological approach in the Dominican Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Schloeggel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Costet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cocoa Research : ISCR 2017 : Promoting Advances in Research to Enhance the Profitability of Cocoa Farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lima, Peru. pp.269-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of wine grape cultivars according to their susceptibility to Botrytis Cinerea : importance of fruit maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. GIESCO Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de réduction des usages d'herbicides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Voltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrieux Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbier Jean-Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journée Scientifique de la Vigne et du Vin. Gestion du sol et de l'eau en viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA; Montpellier SupAgro, Mar 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to translate narrative scenarios in landscape dynamics: application to the introduction of irrigation in vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Vinatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ClimWine 2016 (Sustainable grape and wine production in the context of climate change)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Apr 2016, Bordeaux, France. 152 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit-trees in agroforestry systems - Review and prospects for the temperate and mediterranean zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. European Agroforestry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Fonctionnement et conduite des systèmes de culture tropicaux et méditerranéens (1230)., May 2016, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guides de conception des systèmes de culture horticoles économes en produits phytopharmaceutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guadagnini-Palau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine S. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent V. Faloya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées scientifiques HortiPaysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dexipm-Grapevine : a multicriteria assessment tool of the sustainability for grapevine farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Petitgenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Gruissan, France. 810 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic, environmental and social assessment of soil management strategies limiting herbicide application in Mediterranean vineyards, at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Compagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design (AGRO2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Sep 2015, Montpellier, France. 530 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services provided by coffee agroecosystems across a range of topo-climatic conditions and management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Krolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. 461 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling attainable yield and yield losses due to pests and diseases to compare performances of coffee farming systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Cerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lechevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Krolczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Mathiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy (ESA international). FRA. Agropolis International., Sep 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of a decision rule for integrated control of powdery mildew in grapevine in the central region of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pañitrur-de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced solutions to reduce pesticide use on grape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Pertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mugnai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tito Caffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Duso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participative design and assessment of innovative low input grapevine cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sustainability of crop production systems: is a common framework possible?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Angevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 174 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and design of multispecies cropping systems with perennials: are current methods applicable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium for Farming Systems Design : FSD5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of Agronomy (ESA). FRA. Agropolis International, FRA., Sep 2015, Montpellier, France. pp.447-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Landscape Mosaics of medIteranean Rainfed Agrosystems for a sustainable management of crop production, water and soil resources: the ALMIRA project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chikhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Amami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a numerical model with farmer participation for the design of sustainable and practical agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Sibelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. World Congress on Agroforestry (WAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Agroforestry Centre, CGIAR (ICRAF). INT., Feb 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between site factors, shade trees and coffee plant characteristics: coffee agroforestry systems in Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeeb Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter A.H. Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Tittonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. World Congress on Agroforestry (WCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Agroforestry Centre, CGIAR (ICRAF). INT., Feb 2014, Delhi, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem services evaluation as a tool for the design of cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rapidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lamanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP): “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of irrigation in a Mediterranean vineyard: water balance simulation versus pressure chamber measurement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cazes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7.  International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2012, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between household and field characteristics in generation of ecosystem services from coffee agro-ecosystem of Llano Bonito, Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjeeb Bhattarai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Rossing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Conference of the Ecosystem Services Partnership (ESP) : “Local action for the common good"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, San José, Costa Rica. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future IPM in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do design and experiment new cropping systems with low pesticide inputs for vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lafond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passage à la viticulture biologique : attention à l'état structural des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Polge de Combret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Capillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée Scientifique de la vigne et du vin: les avancées de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). Montpellier, FRA., Apr 2012, montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-scaling from field to farm scale: analysis of the conversion pathways to organic farming to support farmers application to vineyard systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Helsinki, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies adaptatives d’enherbement des parcelles viticoles pour des performances agronomiques et environnementales régulières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. journée scientifique de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France. pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect estimation of nitrogen reserves contribution to annual growth of grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Symposium GiESCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The management of intercrops in vineyards should be adaptive to buffer the effects of climate variability on the grapevine performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GiESCO n°17 d'Asti/Alba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Asti, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing and using indicators for ecologically intensive and sustainable cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. World Congress on Conservation Agriculture and 3. Farming Systems Design Conference (WCCA5 and FSD3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effects of Niño and Niña events on water balance of grapevine (cv. Cabernet Sauvignon) in central valley of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector H. Valdez-Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Saisissez le nom du laboratoire, du service ou du département., Ville service, INT., Nov 2009, Viña del Mar, Chile. pp.159-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des stratégies adaptatives d’entretien du sol des parcelles viticoles pour de bons compromis entre performances agronomiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bouisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.journée scientifique de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierachical analysis of the interactions between the biophysical and technical components to design multifunctional cropping systems: illustration on vineyard in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from experiment and modelling to better anticipate the climate variability and maintain agronomic and environmental performances of perennial cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual modeling to assess the relationships between water –and nitrogen availability and vegetative development in a multispecies cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques actuelles et marges de manœuvre agronomiques pour réduire l’utilisation de pesticides sur les cultures pérennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Sauphanor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecophyto R&amp;D : comment réduire l’usage des pesticides?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viticulture plurispécifique : rationalité scientifique et limites à son développement au XXIè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque pluridisciplinaire consacré à la viticulture grecque de l'époque hellénistique à l'époque byzantine. Colloque international organisé par l’équipe Mondes Anciens du CeRMAHVA et l’Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a decision rule for the integrated control of powdery mildew in vineyards in Chile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Araya-Alman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Verdugo-Vasquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Avalo-Henríquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroforestry coffee practices in relation to productivity and erosion control in the Pirrís watershed in Costa Rica.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Meylan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rapidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECORD: a new software platform to model and simulate cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling dynamically the management of intercropped vineyards to control the grapevine water status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Biarnès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakié Paré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design technical and organizational innovations to promote sustainable development in catchment with intensive use of pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Blazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped vineyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling cover-cropped vineyards with APES: a modular simulation platform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Kansou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Assessment of Agriculture and Sustainable Development (AgSAP) 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the crop modelling platform APES to assess water and nitrogen competition in an intercropped voneyard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Casellas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineyard agroforestry: a new concept for a sustainable vineyard production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Goma-Fortin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Trambouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Kreiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphane Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ken, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contextualization of on farm ex-ante evaluation of the sustainability of innovative cropping systems in viticulture, using a multiple criteria assessment tool (DEXi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP Conference 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple criteria assessment approach for evaluating the sustainability of innovative cropping systems in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Symposium GiESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enherbement et dynamique de l’eau et de l’azote dans les vignobles méditerranéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres Rhodaniennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Chateauneuf de Gadagne (84), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effets of Niño and Niña events on water balance of grapevine (cv, Cabernet Sauvignon) in central valley of Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo-Opazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Viña del Mar, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple two-compartment water balance model to manage cover cropped vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.International Symposium GESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the STICS model for simulating vineyard water balance under two different water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Acevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Irrigation of Horticultural Crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Milura, Italy. pp.155-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple criteria tool for on farm ex ante evaluation of the sustainability of innovative cropping systems with low pesticide use in viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvestre Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENDURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Grande-Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependent effects of (micro) climate and vegetative growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Botrytis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro) climate, vegetative and reproductive growth on grey mould incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the IOBC/WPRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Sicila, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of cover crop management plans satisfying productive and environmental objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007, International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to design cover crop management plans in vineyards that satisfy both production and environment objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cinna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium of GESCO (Groupe d’Etude des Systèmes de COnduite de la vigne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porec, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying cropping system management by simulation: the record platform project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2007 : an International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multivariate analysis of combined effects of (micro)climate, vegetative and reproductive growth on grey mold incidence in grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of the IOBC/WPRS Working Group "Integrated Protection in Viticulture" "Biological and Integrated Control in a modern Viticulture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Marsala, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing crop management systems by simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crespo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Methodologies on Integrated Analysis on Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Catania, Italy. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between vine vigour and the incidence of grey mold and powdery mildew in Aranel grapevine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes A. Calonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une stratégie de protection des sols aux effets complexes : l'enherbement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lelièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vigne, Sol et environnement, Inra - Montpellier SupAgro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16.Congrès International de Viticulture (GESCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to evaluate the influence of vigour on vine sensitivity to cryptogamic diseases?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Valdés-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cartolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Clerjeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESCO 2005, XVI.Congrès International de Viticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Geisenheim, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.227-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Picon-Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de l'eau et de l'azote dans les peuplements cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Doussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation, design and control of sustainable horticultural cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. International horticultural congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomass and nutrient partitioning in tomatoes in relation to air vapour pressure deficit and plant fruit load.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Leonardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Raguse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop stresses and their management in greenhouse production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Raguse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une espèce ligneuse pérenne à fruits charnus: la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Gaudillère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duarte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des relations entre ressources azotées et croissance et développement d'une espèce indéterminée: exemple de la tomate d'industrie au Chili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valdés Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ortega-Farias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tompousse, a model of yield prediction for tomato crops : calibration study for unheated plastic greenhouses. Part 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Abreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Meneses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International horticultural congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of the crop and its environment for simulating decision making in greenhouse tomato production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling greenhouse crops : state of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water fluxes and growth of greenhouse tomato fruits under summer conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Leonardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Bet Dagan, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grow virtual tomatoes : two user friendly softwares for teaching the cultivation of greenhouse tomato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Charasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and bottlenecks in modelling crop growth : summary of a group discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egbert Heuvelink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and simulating decision making for greenhouse tomato production : the Conserto project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Martin-Clouaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit B. Jeannequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2d International Symposium of Models for plant growth, environmental control and farm management in protected cultivation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling nitrate uptake by greenhouse tomato crops at the short and long time scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulserre : an educational software simulating the greenhouse-crop system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of N accumulation and growth of tomato plants in hydroponics : an analysis of vegetative and fruit compartments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1995, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMPOUSSE, un modèle simplifié de prévision du rendement et du calibre de la tomate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Espanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat of combustion, degree of reduction and carbon content : three interrelated methods of estimating the construction cost of plant tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenevard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOMGRO, modèle explicatif de fonctionnement des cultures sous serre : un outil pour la recherche et pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de facteur limitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Daudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cruiziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Ozier Lafontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energétique et croissance : du tissu à la plante entière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Tabourel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canibal, genèse d'un projet de recherche et outils pluridisciplinaires pour les écophysiologistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lecomte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La répartition des assimilats dans la plante : faits et hypothèses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Demotes-Mainard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole chercheurs INRA en bioclimatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles explicatifs et modèles pour la décision et l'action : le cas spécifique des cultures sous serre et abri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Baille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique d'accumulation d'azote et croissance de la tomate en hydroponie : approche de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Andriolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Adamowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Robin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'AIP intersectorielle Serres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Alénya, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation interactive de la croissance d'une plante de tomate en fonction de son environnement et de sa conduite (modèle TOMGRO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1993, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la plante gère-t-elle ses assimilats carbonés pour assurer la croissance des fruits ? Importance du CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiologie des cultures hors sol sous serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of individual organ growth and development on a tomato plant : a model and a user-friendly interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Barczi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1994, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est on dans la prévision du rendement ?...et le calibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecophysiologie des cultures hors sol sous serre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greenhouse temperature regime based on a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Seginer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Winter Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling CO2 exchanges of greenhouse crops : a matter of scales and boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Saumane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling daily changes in specific leaf area of tomato : the contribution of the leaf assimilate pool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Saumane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato fruit-set : a case study for validation of the model TOMGRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1991, Saumane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 concentration and the photosynthesis respiration balance of vegetative tomato plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Veyres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Plant respiration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy balance in germinating walnut (Juglans regia L.) : evaluation of different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chenevard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Lacointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Plant respiration meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato fruit set and competition for assimilates, during the early production period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respiration et gestion de l'energie dans la plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.S. Frossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminaire du groupe-programme Fonctionnement des couverts vegetaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1989, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in specific leaf area of a greenhouse tomato crop : a test of two models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.W. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between source-sink balance and fruit-set of greenhouse tomato crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gantelmi d'Ille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. International Horticultural Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1990, Firenze, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02778155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of a carbon balance model for on line growth control : the example of a daylight dependent night temperature control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1988, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple carbon balance model simulating the short-term response of young vegetative tomato plants to light, CO2 and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Pisa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interet d'un modele de bilan carbone pour une regulation raisonnee et automatique du microclimat des serres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1987, Monaco, Monaco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques facteurs determinant la tolerance de differents types de varietesde tournesol a une secheresse severe appliquee a partir de la floraison.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Congres International sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, Malaga, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional agroforestry vineyards, sources of inspiration for the agroecological transition of viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Oliva Oller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Langer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022, Proceedings of the XIVth International Terroir Congress 2nd ClimWine Symposium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield gap: identification of environmental limitations by soil and climate zoning in Languedoc Roussillon region using big databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de modélisation participative pour adapter les vignobles méditerranéens au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel du métaprogramme CLIMAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Versailles, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04433721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and climate zoning determining grapevine resource yield-gaps in Languedoc-Roussillon vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Fernandez-Mena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lagacherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Plaige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Montpellier, France. , pp.39-39, 2022, Seminar proceedings of Montpellier Vine &amp; WIne sciences - International seminar: Sharing knowledge &amp; designing research programs to address key challenges of the vine-wine sector</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grapevine yield estimation in a context of climate change: the GraY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terclim2022 : 14. International Terroir Congress ; 2. ClimWine Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraDeVi, trajectoires de dépérissement des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plan dépérissement : Recherche et transfert, quelles synergies ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Beaune, France. , 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping plant diversity in cocoa-based agroforestry systems to improve overall productivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Notaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Deheuvels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service crops functional markers explain soil water and nitrogen stocks at budburst in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Martenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114, 2018, Book of abstracts of the XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TraDeVi : an Integrative Research Project on Grapevine Dieback in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Abstract Book. Innovative cropping and farming systems for high quality food production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service crops root traits explain soil structural stability in Mediterranean vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fleureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inti Ganganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Agronomy Congress (ESA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroscope</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of soil and canopy management practices on pesticide use in viticulture in french regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine F. Mailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Poznan, Poland. 174 p., 2015, IPM Innovation in Europe: book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM grapevine, a multiple criteria model for sustainability assessment of grapevine crop protection strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hofmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPM Innovation in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pozland, Poland. 2015, IPM Innovation in Europe : Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring multi-scale flexibility to design resilient cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Belhouchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imem Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Wéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resilience 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual modeling to assess the relationships between water –and nitrogen availability and vegetative development in a multispecies cropping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Metay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guilpart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Celette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Society for Agronomy (ESA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Montpellier, France. , 2010, AGRO2010, The International Scientific Week around Agronomy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet TraDeVi - Déterminants, indicateurs et gestion technique des trajectoires de dépérissement des vignobles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Coulouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fermaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Smits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Grapevine® (version 1.0), a tool for analysing the sustainability of grapevine cropping systems. DEXiPM Grapevine® data input manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXiPM Vigne® (version 1.0), un outil pour l’analyse de la durabilité des systèmes de culture viticoles. Manuel des entrées de DEXiPM Vigne®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Fortino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agroforesterie à l'Inra: des recherches ancrées dans l'agroécologie, aux cœurs d'enjeux sociétaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sarthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Data and Knowledge to Support the Selection of Service Plant Species in Agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Baget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03879910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Rapport d'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Summary of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Synthèse de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 66 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on se passer du cuivre en protection des cultures biologiques ? Résumé de l'expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can organic agriculture give up copper as a crop protection product? Synthesis of the scientific assessment report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Andrivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Institut National de la Recherche Agronomique (INRA). 2018, 64 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources et Usages de l'eau sur le Bassin Versant de l'Hérault. Enjeux de gestion des ressources et d'adaptation des systèmes viticoles aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Ponchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Prevot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rollin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’une politique publique de réduction des usages de pesticides : le plan Ecophyto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie G. Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Gaunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2014, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticide use in viticulture, available data on current practices and innovations, bottlenecks and need for research in this field and specific leaflets analysing the conditions of adoption of some innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Deliverable DR1.23, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : quelles voies pour réduire l’usage des pesticides ? Synthèse du rapport de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de l'Ecologie, de l'Energie, du Développement Durable et de la Mer. 2010, 90 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écophyto R&D : Quelles voies pour réduire l’usage des pesticides ? Résumé de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2010, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome III : analyse comparative de différents systèmes en viticulture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Meziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 57 p. + annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophyto R&D. Vers des systèmes de culture économes en pesticides. Volet 1. Tome I : méthodologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Dedryver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese Volay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Butault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRA; Ecophyto. 2009, 35 p. + ann</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations agro-écologiques et organisationnelles pour une gestion durable de la qualité de l'eau dans des régions de monoculture à forts niveaux d'intrants phytosanitaires. Rapport final du Projet n°ANR-05-PADD-010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bonicelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campagnone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural production and externalities simulator (APES) prototype to be used in Prototype 1 of SEAMLESS-IF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Donatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.K. van Evert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rutgers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Trevisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ewert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 28, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement d'une culture de tomates sous serre en reponse aux facteurs climatiques. Rapport final 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-PACA--90-03470;90-03476, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du fonctionnement d'une culture de tomates sous serre en reponse aux facteurs climatiques. Rapport final 1989</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Longuenesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tchamitchian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRA-PACA--89-03197, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02854452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et produits de la vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice P. This</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Adrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Sablayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre 3A </w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Analyse des voies de progrès en agriculture conventionnelle par orientation productive. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomes cultures : filières alimentaires et valorisation non alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dingkuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publis009-syst-095 0378, Documentation de centre, Centre de recherche de Montpellier, Montpellier 34060 (FRA). 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations agro-écologiques et organisationnelles pour une Gestion Durable de la Qualité de l’Eau (GeDuQuE) dans des régions de monoculture à forts niveaux d’intrants phytosanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Andrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc J. M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contact: gary@supagro.inra.fr. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la sécheresse des systèmes de culture (grandes cultures, vigne et arboriculture fruitière)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et modelisation des effets a court terme du microclimat sur le bilan carbone de la tomate en phase vegetative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Pierre et Marie Curie - Paris 6, 1988. Français. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02857154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId747"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01012-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Oliva Oller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Notaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230760v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Ansari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigezu A. Yigezu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103769" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455828v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103332" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126395" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068185v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59187/revistaagroecologia.v16i1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00725-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Collado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Kinsley Depas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufrene Dumovil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquino Jean Denis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00716-w" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00472-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10070998" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614417v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.030" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Speelman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.048" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Araya-Alman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4541" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628891v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pertot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.025" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607110v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ortiz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jackson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.005" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608707v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeeb Bhattarai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tittonell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.016" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594983v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechevallier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169133" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604395v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Mailly" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.11.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7syr-9y57" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.05.030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646174v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.10.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G09RXVBZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5449-2_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0349-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNFW6GBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647092v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki&#233; Par&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.003" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19N3SWHB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0573-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC01812894538F20679320EE8FB0308481D54F18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642299v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646194v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas-Caneo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2011.05.014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9JFWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642434v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655474v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.05.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5B719WQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.05.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP2S5FM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.06.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDP24ZQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664808v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Findeling" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.07.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZHLX9NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jara-Rojas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.04.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T5V26XT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664059v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659967v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659908v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Celette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-4415-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQWJ0H9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578859v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubino Leonardi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-005-0040-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5KGZSDG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671281v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886126v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001131" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673575v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685995v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zekki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690624v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685759v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jones" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenevard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seginer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700139v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702334v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716432v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885150v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunfl" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885119v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717418v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717417v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720425v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727810v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrouy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719652v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816932v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endure-network.eu/fr/publications_d_endure/publications_d_endure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789091v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1541/9782759228195/gestion-durable-de-la-flore-adventice-des-cultures" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808290v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369558.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809135v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400779839" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7984-6_3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830070v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837224v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valentin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837704v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523505v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754427v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslandes Florent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Delmotte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouisson Yvan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542613v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338907v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123387v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940952v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Mejia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734134v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harvey" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734169v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Notaro" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734990v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aillon" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737775v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ducasse Cournac" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine F. Mailly" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736807v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Panitrur de La Fuente" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Martinet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vaca" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schloeggel" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364650v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741231v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741827v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lechevallier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Krolczyk" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740830v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742097v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pertot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mugnai" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duso" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741350v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506480v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743391v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506217v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coulon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796712v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605695v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506021v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506062v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749332v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001404v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Valdez-Gomez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506013v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756897v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755352v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754817v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753125v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754857v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya-Alman" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avalo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755356v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750932v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755206v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755314v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754127v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758349v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goma-Fortin" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755084v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755274v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756729v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755367v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752214v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757334v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755215v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755304v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755051v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824617v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755047v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824244v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586852v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762420v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760444v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leonardi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760879v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761983v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762713v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765881v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Meneses" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765467v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rellier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765855v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771106v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770737v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charasse" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768985v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Heuvelink" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769433v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770753v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771561v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768487v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769257v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espanet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766842v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771747v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765288v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774061v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778182v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774202v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778802v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843249v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772178v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772828v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774096v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veyres" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773608v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772603v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774589v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777620v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778155v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gantelmi d'Ille" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781016v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780143v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779785v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784071v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Blanchet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merrien" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716265v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607972v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738066v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524049v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martenot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Ganganelli" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733865v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riviere" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleureau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743717v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605603v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem Souissi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755508v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607956v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603444v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelissier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821769v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172967v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277913v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186931v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592176v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagnone" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818049v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. van Evert" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rutgers" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843479v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854452v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820107v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821714v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857154v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez-Mena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gautier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9211" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05007261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-025-01012-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Oliva Oller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Notaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Langer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2025.2510353" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04393663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Najm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mugnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael M&#233;tral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2023.108594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Ansari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Chenoune" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yigezu A. Yigezu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Komarek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103769" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Perez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lacapelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ija.2023.2209" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lagacherie" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Le Roux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Plaige" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.2.7246" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782229v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Naulleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103514" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-021-00725-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03455828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2021.103332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359693v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126395" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562577v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pr&#233;vot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Berteloot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105342" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068185v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59187/revistaagroecologia.v16i1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324382v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Collado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Kinsley Depas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufrene Dumovil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aquino Jean Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00716-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109846v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.607859" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03489406v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54800/rtr361" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027996v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fernandez Mena" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Frey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Celette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2020.126191" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02539732v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Cerda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Avelino" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia A. Harvey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tixier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2020.105149" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03004389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626176v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-019-00472-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kazakou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Storkey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04543-y" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02941441v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Belhouchette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10070998" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063618v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3874-4" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01882824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Andreotti" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhun Mao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Speelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.06.048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614417v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ripoche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.09.030" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594983v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lechevallier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169133" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Mailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Barbier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.12.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Biarn&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bonnefoy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137823967929834E12" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605020v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Araya-Alman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pa&#241;itrur-de La Fuente" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Verdugo-V&#225;squez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.4541" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Allinne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628891v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Pertot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caffi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rossi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnai" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hoffmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2016.11.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607110v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Meylan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ortiz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jackson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.05.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608707v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeeb Bhattarai" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Alvarez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Rossing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tittonell" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2017.04.016" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506541v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2016.12.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0317-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gaudin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Payan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pellegrino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506314v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.11.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633870v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7syr-9y57" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632003v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Matus" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2014.05.030" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.10.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G09RXVBZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2013.02.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8LRS5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506294v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Polge de Combret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Capillon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12071" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z247KK02-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647346v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene R. Morlat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Barbeau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-5449-2_10" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Metral" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafond" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-012-0349-x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LNFW6GBZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506024v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celette" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-010-0573-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC01812894538F20679320EE8FB0308481D54F18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647092v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naki&#233; Par&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2011.08.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19N3SWHB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642299v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lolas-Caneo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Calonnec" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2011.05.014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NT9JFWCD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655474v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cinna" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2009.05.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5B719WQ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660903v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.05.007" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TP2S5FM9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658938v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2010.06.008" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDP24ZQL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664808v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Findeling" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.07.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZHLX9NP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662155v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jara-Rojas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668036v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.04.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2T5V26XT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2008.02.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9GVMV92-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665546v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664059v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clerjeau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659967v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659908v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03713824v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chantelot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Celette" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-005-4415-5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WQWJ0H9G-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578859v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Guichard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherubino Leonardi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00344-005-0040-z" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5KGZSDG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680399v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Devaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tchamitchian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673575v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671281v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Buret" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886126v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2001131" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685995v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695721v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Frossard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zekki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gosselin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688520v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688073v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690624v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685897v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686741v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694652v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Andriolo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688220v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Robin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chamont" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gaudill&#232;re" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697090v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685759v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Jones" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685387v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baille" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690193v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Sappe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Orlando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706509v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chenevard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711910v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Seginer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700139v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700581v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707145v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706395v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702334v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726630v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716432v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717418v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717417v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720425v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885150v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunfl" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885119v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727810v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sarrouy" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02719652v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Longuenesse" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791366v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Andrivon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Daire" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1563/9782759229987/peut-on-se-passer-du-cuivre-en-protection-des-cultures-biologiques" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816932v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.endure-network.eu/fr/publications_d_endure/publications_d_endure" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832620v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ganry" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Habib" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langlais" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895592v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04616457v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03395498v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789091v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1541/9782759228195/gestion-durable-de-la-flore-adventice-des-cultures" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808290v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maraux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369558.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809135v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9789400779839" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7984-6_3" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823548v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Donatelli" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Russel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Emilio Rizzoli" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Acutis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Adam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3619-3_4" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826005v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830070v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837224v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842440v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;rin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Gomez" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valentin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837704v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lacointe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523505v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334776v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/20236801043" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03645064v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04754427v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deslandes Florent" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Delmotte" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouisson Yvan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716219v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542613v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352463v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;o" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich G" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafond David" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin A" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermin P" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03338907v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123387v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510815v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940952v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilo Mejia" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734990v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Aillon" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734134v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Harvey" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734169v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Notaro" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734692v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Durocher" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fried" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Richarte" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737775v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ducasse Cournac" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine F. Mailly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736807v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Panitrur de La Fuente" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733757v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Martinet" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Vaca" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schloeggel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Costet" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364650v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687627v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrieux Patrick" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbier Jean-Marc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741231v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742898v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Meziere" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Simon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796422v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guadagnini-Palau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Faloya" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Jeannequin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506482v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dubuc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Petitgenet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512105v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Delpuech" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740830v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Krolczyk" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathiot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741827v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lechevallier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601565v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Vald&#233;s-G&#243;mez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Calonnec" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742097v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Pertot" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mugnai" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Caffi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Rossi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duso" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739271v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739544v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Angevin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Bockstaller" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Fortino" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595170v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526015v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacob" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mekki" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chikhaoui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amami" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahri" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741350v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sibelet" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743391v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter A.H. Rossing" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506480v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lamanda" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506217v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Coulon" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cazes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796712v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745542v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605695v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744423v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506021v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506062v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749332v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603036v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001404v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector H. Valdez-Gomez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506013v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750932v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756897v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755352v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754817v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753125v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754857v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo-Opazo" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Araya-Alman" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Verdugo-Vasquez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Avalo-Henr&#237;quez" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755356v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rapidel" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173217v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755206v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752271v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc J. M. Barbier" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755314v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755050v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755084v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758349v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goma-Fortin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Trambouze" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Kreiter" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phane Tixier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754127v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvestre Delmotte" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755274v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755367v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756729v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortega-Farias" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752214v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757334v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Acevedo" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755215v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755199v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755060v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755304v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755051v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173179v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824311v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173261v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crespo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820515v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755047v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leli&#232;vre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824617v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824244v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586852v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Durand" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doussan" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761855v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Durand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Doussan" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762145v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762420v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760444v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Leonardi" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guichard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760879v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761983v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duarte" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762713v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vald&#233;s G&#243;mez" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765881v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abreu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Meneses" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765467v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rellier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765855v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771106v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770737v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Charasse" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnet" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768985v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Heuvelink" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769433v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764925v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770753v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766858v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769257v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Espanet" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771561v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768487v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767721v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Daudet" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cruiziat" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Ozier Lafontaine" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766842v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tabourel" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Adam" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770743v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gervais" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecomte" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771747v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Demotes-Mainard" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765288v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766851v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774061v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Barczi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778182v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778802v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774202v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843249v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772178v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772828v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773866v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774096v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veyres" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773608v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772603v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774589v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777620v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778155v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gantelmi d'Ille" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781016v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02780143v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779785v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784071v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Blanchet" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merrien" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716265v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719399v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04433721v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03869137v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716231v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607972v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738066v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524049v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Martenot" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inti Ganganelli" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esa-congress-2018.ch/wp-content/uploads/2018/08/ESA2018_AbstractBook_A4-1.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733865v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Riviere" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fleureau" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743717v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743912v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hofmann" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605603v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imem Souissi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755508v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607956v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603493v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604762v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209210v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03879910v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791118v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944797v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790342v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791535v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944872v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797715v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ponchant" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rollin" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603444v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Pelissier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gaunand" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821769v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172967v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Dedryver" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277913v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824854v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernos" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cl&#233;ment" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186931v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Volay" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592176v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonicelli" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campagnone" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818049v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Donatelli" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.K. van Evert" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rutgers" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trevisan" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ewert" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843479v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854452v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805778v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. This" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Escudier" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Sablayrolles" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823858v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dingkuhn" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gate" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820107v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821714v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857154v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>