--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2638,230 +2638,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation, analyse et caractérisation de surfaces rugueuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Roudet</w:t>
+                <w:t xml:space="preserve">Representation of Nurbs surfaces by controlled iterated functions system automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Shape Modeling International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621197v1</w:t>
+                <w:t xml:space="preserve">hal-03064531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Nurbs surfaces by controlled iterated functions system automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Morlet</w:t>
+                <w:t xml:space="preserve">Représentation, analyse et caractérisation de surfaces rugueuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Modeling International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vancouver, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064531v1</w:t>
+                <w:t xml:space="preserve">hal-03621197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformisation de NURBS par blossoming</w:t>
               </w:r>
@@ -3057,51 +3057,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NURBS and Iterated Functions Systems</w:t>
+                <w:t xml:space="preserve">Barycentric Combinations Based Subdivision Shaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
@@ -3119,97 +3119,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curves &amp; Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSCG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Plzen, Czech Republic. pp.49-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24132/CSRN.2018.2801.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413505v1</w:t>
+                <w:t xml:space="preserve">hal-02413320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barycentric Combinations Based Subdivision Shaders</w:t>
+                <w:t xml:space="preserve">NURBS and Iterated Functions Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
@@ -3227,82 +3236,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Curves &amp; Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24132/CSRN.2018.2801.6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02413320v1</w:t>
+                <w:t xml:space="preserve">hal-02413505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrétisation directe de la surface limite de Catmull-Clark par Systèmes de Fonctions Itérés</w:t>
               </w:r>
@@ -5023,51 +5023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFAF7332"/>
+    <w:nsid w:val="248515F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5254,51 +5254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-gentil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178252379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01501-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagx.2019.100006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.08.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Podkorytov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Mishkinis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2012.07.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X09004582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensoudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Janbein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poull" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014633700004728" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00798910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02462416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bordeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Rasskin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-gentil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178252379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01501-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagx.2019.100006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.08.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Podkorytov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Mishkinis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2012.07.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X09004582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensoudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Janbein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poull" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014633700004728" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00798910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02462416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bordeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Rasskin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>