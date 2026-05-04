--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2638,230 +2638,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of Nurbs surfaces by controlled iterated functions system automata</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Morlet</w:t>
+                <w:t xml:space="preserve">Représentation, analyse et caractérisation de surfaces rugueuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shape Modeling International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Vancouver, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064531v1</w:t>
+                <w:t xml:space="preserve">hal-03621197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation, analyse et caractérisation de surfaces rugueuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Roudet</w:t>
+                <w:t xml:space="preserve">Representation of Nurbs surfaces by controlled iterated functions system automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique (GTMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">Shape Modeling International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Vancouver, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03621197v1</w:t>
+                <w:t xml:space="preserve">hal-03064531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformisation de NURBS par blossoming</w:t>
               </w:r>
@@ -3057,51 +3057,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barycentric Combinations Based Subdivision Shaders</w:t>
+                <w:t xml:space="preserve">NURBS and Iterated Functions Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
@@ -3119,106 +3119,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSCG 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Curves &amp; Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Arcachon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413320v1</w:t>
+                <w:t xml:space="preserve">hal-02413505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NURBS and Iterated Functions Systems</w:t>
+                <w:t xml:space="preserve">Barycentric Combinations Based Subdivision Shaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Morlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Neveu</w:t>
@@ -3236,73 +3227,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gentil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curves &amp; Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSCG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Plzen, Czech Republic. pp.49-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24132/CSRN.2018.2801.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413505v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrétisation directe de la surface limite de Catmull-Clark par Systèmes de Fonctions Itérés</w:t>
               </w:r>
@@ -5023,51 +5023,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248515F2"/>
+    <w:nsid w:val="6C3D29E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5254,51 +5254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-gentil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178252379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01501-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagx.2019.100006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.08.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Podkorytov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Mishkinis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2012.07.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X09004582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensoudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Janbein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poull" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014633700004728" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064531v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621197v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413320v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413505v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00798910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02462416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bordeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Rasskin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christian-gentil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178252379" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05443780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Wakim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Javey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gentil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Ovalle Rodas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.330" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823239v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Wilczek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Th&#233;r" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-022-01501-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413476v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morlet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lanquetin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Neveu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baril" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cagx.2019.100006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244616v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2015.08.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Podkorytov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2012.10.025" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755842v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Mishkinis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2012.07.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00785321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Garnier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927157v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tosan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218348X09004582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Bensoudane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00927166v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552290v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Janbein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poull" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0014633700004728" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888639v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Roy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04474390v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048963v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529938v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621197v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413539v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413505v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413320v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24132/CSRN.2018.2801.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02413484v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457152v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068988v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Moreau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54382-1_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01137735v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00798910v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457884v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755851v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511608v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02462416v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gouaty" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_29" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407434v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bordeaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Rasskin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00798929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>